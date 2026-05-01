--- v0 (2026-03-06)
+++ v1 (2026-05-01)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-air ultrasound-assisted drying of green wheat and barley malts to enhance process kinetics, amylase activity and their application in bread formulation</w:t>
+                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carregari Polachini</w:t>
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cárcel</w:t>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 142, pp.17-28. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.103406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2023.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807742v1</w:t>
+                <w:t xml:space="preserve">hal-04147599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
+                <w:t xml:space="preserve">Hot-air ultrasound-assisted drying of green wheat and barley malts to enhance process kinetics, amylase activity and their application in bread formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Garcia</w:t>
+                <w:t xml:space="preserve">Tiago Carregari Polachini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+                <w:t xml:space="preserve">Juan Cárcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Guihard</w:t>
+                <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Havet</w:t>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.103406. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2023.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147599v1</w:t>
+                <w:t xml:space="preserve">hal-04807742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Overhead Pressure During Mixing on the Quality of Sandwich Bread</w:t>
               </w:r>
@@ -793,274 +793,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Capillary Jet Breakage by Vibration Using a Fast-Video Camera</w:t>
+                <w:t xml:space="preserve">Impact of electrostatic potential on microcapsule-formation and physicochemical analysis of surface structure: Implications for therapeutic cell-microencapsulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Chalella Mazzocato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+                <w:t xml:space="preserve">Ana Paula Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Fávaro-Trindade</w:t>
+                <w:t xml:space="preserve">Bart de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112110222⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.638-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328221988979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074488v1</w:t>
+                <w:t xml:space="preserve">hal-05392967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electrostatic potential on microcapsule-formation and physicochemical analysis of surface structure: Implications for therapeutic cell-microencapsulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the Capillary Jet Breakage by Vibration Using a Fast-Video Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bart de Haan</w:t>
+                <w:t xml:space="preserve">Marcella Chalella Mazzocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Vos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Carmen Fávaro-Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (4), pp.638-647. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.10222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0885328221988979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app112110222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392967v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of water content in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
               </w:r>
@@ -1161,793 +1161,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water contents in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0967033520902538⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465806v1</w:t>
+                <w:t xml:space="preserve">hal-02611600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Effect of innovative microwave assisted freezing (MAF) on the quality attributes of apples and potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611600v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of innovative microwave assisted freezing (MAF) on the quality attributes of apples and potatoes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+                <w:t xml:space="preserve">Prediction of water contents in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevallier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 309, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.140-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0967033520902538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465818v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of freeze damage in fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356904v1</w:t>
+                <w:t xml:space="preserve">hal-01961706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supplementation of wheat bran on dough aeration and final bread volume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470831v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of freeze damage in fruits and vegetables</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Effect of supplementation of wheat bran on dough aeration and final bread volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Patricia Packkia-Doss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Pare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121, pp.479-496. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.28-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961706v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-Free Fried Starchy Matrix: Investigation by Harmonic Generation Microscopy</w:t>
               </w:r>
@@ -2383,51 +2383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos E Cheio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Rawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2455,962 +2455,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread crust; A hot topic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du sel sur le développement des propriétés caractéristiques d'une pâte modèle à base de farine de blé au cours du pétrissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baking Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.40-43</w:t>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670716v1</w:t>
+                <w:t xml:space="preserve">hal-01928293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du sel sur le développement des propriétés caractéristiques d'une pâte modèle à base de farine de blé au cours du pétrissage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rzigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Marmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928293v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khadidja Marmi</w:t>
+                <w:t xml:space="preserve">Salt reduction in sheeted dough: A successful technological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.10 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01484785v1</w:t>
+                <w:t xml:space="preserve">hal-01527560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt reduction in sheeted dough: A successful technological approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01527560v1</w:t>
+                <w:t xml:space="preserve">hal-02353183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Bread crust; A hot topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Baking Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353183v2</w:t>
+                <w:t xml:space="preserve">hal-01670716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes of polymers in model batter systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring cake baking by studying different ingredient interactions: From a model system to a real system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Hesso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Marti</w:t>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le-Bail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Chevallier</w:t>
+                <w:t xml:space="preserve">A. Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51, pp.101-107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520106v2</w:t>
+                <w:t xml:space="preserve">hal-02520084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the crystallization of starch and lipid components of the cake crumb during staling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3437,1237 +3449,1225 @@
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of ingredients on thermal and rheological properties of cake batters and the impact on microcake texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (2), pp.1 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring cake baking by studying different ingredient interactions: From a model system to a real system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hesso</w:t>
+                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Queveau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02520084v1</w:t>
+                <w:t xml:space="preserve">hal-02520117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+                <w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2015.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02520117v1</w:t>
+                <w:t xml:space="preserve">hal-01209736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of amyloglucosidase activity during production and storage of laminated pie dough. Impact on raw dough properties and sweetness after baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénaëlle Diler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Pöhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61, pp.63 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2014.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Mejean</w:t>
+                <w:t xml:space="preserve">Conformational changes of polymers in model batter systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01209736v1</w:t>
+                <w:t xml:space="preserve">hal-02520106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of internal microstructure of agglomerated cereal powders using X-ray microtomography to study of process-structure relationships</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Hafsa</w:t>
+                <w:t xml:space="preserve">Determining the Cellular Structure of Two Cereal Food Foams by X-ray Micro-Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cuq</w:t>
+                <w:t xml:space="preserve">Anne-Laure Reguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Jin Kim</w:t>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 256, pp.512 - 521. </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.219 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-014-9336-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635871v1</w:t>
+                <w:t xml:space="preserve">hal-01142272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pregelatinized Starches on the Texture and Staling of Conventional and Degassed Pound Cake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Description of internal microstructure of agglomerated cereal powders using X-ray microtomography to study of process-structure relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-014-1254-5⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256, pp.512 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652407v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Cellular Structure of Two Cereal Food Foams by X-ray Micro-Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pregelatinized Starches on the Texture and Staling of Conventional and Degassed Pound Cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (3), pp.219 - 228. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (10), pp.2923-2930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-014-9336-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142272v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of static electric field on ice crystal size reduction during freezing of pork meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.115 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,51 +4713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Salt Granulometry and Method of Incorporation of Salt on the Salty and Texture Perception of Model Pizza Dough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5264,64 +5264,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and chemical modifications of short dough during baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5379,390 +5379,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical behaviors of sugars, lipids, and gluten in short dough and biscuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Behaviors of Sugars, Lipids, and Gluten in Short Dough and Biscuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf990435+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696888v1</w:t>
+                <w:t xml:space="preserve">hal-04843273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Behaviors of Sugars, Lipids, and Gluten in Short Dough and Biscuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf990435+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843273v1</w:t>
+                <w:t xml:space="preserve">hal-02698469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Physicochemical behaviors of sugars, lipids, and gluten in short dough and biscuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698469v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of protein-starch interactions at low moisture contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5792,130 +5792,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of An External Static Electric Field During The Foaming Process: Equipment Design And First Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,64 +5966,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuisson du pain aux rayons X : étude dynamique de la formation de la croûte et de la mie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque RX et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6303,64 +6303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
@@ -6402,90 +6402,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d'un procédé de congélation assistée par micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6523,90 +6523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of 2.45 GHz microwave radiation supplied with or without intermittency on the size of ice crystals during an innovative freezing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
@@ -6674,64 +6674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
@@ -6760,64 +6760,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a marking methodology for X-Ray µCT to describe the microstructure of cereal products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Engineering and Food (ICEF13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6855,90 +6855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT to evaluate microwave assisted freezing of potato cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker micro-CT User Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6976,64 +6976,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves assisted crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7065,1206 +7065,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchtop and synchrotron X-ray micro-tomography to determine the cellular structure of cereal food foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Bruker micro-CT User Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01964325v1</w:t>
+                <w:t xml:space="preserve">hal-01968485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing of fruits and vegetables; some results from FREEZEWAVE H2020 project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
+                <w:t xml:space="preserve">Reducing the staling of bakery products: effect of storage temperature and formulation on the shelf life of pound cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain (ICCC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Food Processing Technology (iCRAFPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Thanjavur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968498v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchtop and synchrotron X-ray micro-tomography to determine the cellular structure of cereal food foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Freezewave H2020 project-microwave assisted freezing of potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker micro-CT User Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968485v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the staling of bakery products: effect of storage temperature and formulation on the shelf life of pound cakes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Loisel</w:t>
+                <w:t xml:space="preserve">Freezewave H2020 project-microwaveassisted freezing of potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Food Processing Technology (iCRAFPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561782v1</w:t>
+                <w:t xml:space="preserve">hal-04660765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezewave H2020 project-microwave assisted freezing of potato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928572v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezewave H2020 project-microwaveassisted freezing of potato</w:t>
+                <w:t xml:space="preserve">Recent Advances Of Microwave Assisted Freezing (Maf) In Food Processing Under Freezewave H2020 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660765v1</w:t>
+                <w:t xml:space="preserve">hal-01969015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of innovative low energy microwave assisted freezing (MAF) on the microstructure, texture, drip loss and colour of apple and potato (FREEZEWAVE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFT-EFFoST 2018 International Nonthermal Processing Workshop and Short course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sorrente-Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833287v1</w:t>
+                <w:t xml:space="preserve">hal-01968790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of innovative low energy microwave assisted freezing (MAF) on the microstructure, texture, drip loss and colour of apple and potato (FREEZEWAVE Project)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave Assisted Crystallization; Recent Advanced Applied to Freezing of Foods (FREEZEWAVE Project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFT-EFFoST 2018 International Nonthermal Processing Workshop and Short course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sorrente-Salerne, Italy</w:t>
+              <w:t xml:space="preserve">IMPI’s 52th Annual Microwave Power Symposium (IMPI52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968790v1</w:t>
+                <w:t xml:space="preserve">hal-01961704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances Of Microwave Assisted Freezing (Maf) In Food Processing Under Freezewave H2020 Project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+              <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969015v1</w:t>
+                <w:t xml:space="preserve">hal-01964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Assisted Crystallization; Recent Advanced Applied to Freezing of Foods (FREEZEWAVE Project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Microwave assisted freezing of fruits and vegetables; some results from FREEZEWAVE H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPI’s 52th Annual Microwave Power Symposium (IMPI52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain (ICCC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961704v1</w:t>
+                <w:t xml:space="preserve">hal-01968498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random forests for the prediction of water content by near-infrared hyperspectral imaging spectroscopy in biscuits</w:t>
               </w:r>
@@ -8276,64 +8276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Ribette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8365,687 +8365,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the capillary jet breakage by vibration using a fast video camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella C. Mazzocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen S. Fávaro-Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Chapelle-sur-Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969577v1</w:t>
+                <w:t xml:space="preserve">hal-01928415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the capillary jet breakage by vibration using a fast video camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Chapelle-sur-Erdre, France</w:t>
+              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928415v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
+                <w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833524v1</w:t>
+                <w:t xml:space="preserve">hal-01969577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray micro-tomography and enhancement methods to study food structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+                <w:t xml:space="preserve">Modelling of dough aeration during bread dough mixing; impact of process parameters on dough aeration and bread structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joran Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Ribette Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Chemical Engineering (WCCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928437v1</w:t>
+                <w:t xml:space="preserve">hal-01969589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dough aeration during bread dough mixing; impact of process parameters on dough aeration and bread structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">X-ray micro-tomography and enhancement methods to study food structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th World Congress on Chemical Engineering (WCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969589v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography to study the baking of bread. A dynamic approach to follow crust and crumb formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker Micro-CT User Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9083,77 +9083,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of the structuring of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9310,742 +9310,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Potential of near-infrared hyperspectral imaging spectroscopy to quantify water content in biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Food Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Los Angeles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2016.8071744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669309v1</w:t>
+                <w:t xml:space="preserve">hal-01928065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of near-infrared hyperspectral imaging spectroscopy to quantify water content in biscuits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro Food Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928065v1</w:t>
+                <w:t xml:space="preserve">hal-01669309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of steaming conditions on the structure and on the properties of bread crust; in the case of a crispy roll</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale du séchage d'un composite colle base aqueuse supporté par un film polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. del Carmen Altamirano Fortoul</w:t>
+                <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dessev</w:t>
+                <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosell</w:t>
+                <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Leray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Athens, Greece. pp.6</w:t>
+              <w:t xml:space="preserve">Journées AFSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596902v1</w:t>
+                <w:t xml:space="preserve">hal-00718641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image texture analysis of apples broken down in a mastication simulator prototype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of steaming conditions on the structure and on the properties of bread crust; in the case of a crispy roll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Billy</w:t>
+                <w:t xml:space="preserve">R. del Carmen Altamirano Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+                <w:t xml:space="preserve">T. Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Poinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Chevallier</w:t>
+                <w:t xml:space="preserve">C. Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Royer</w:t>
+                <w:t xml:space="preserve">D. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress of Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
+              <w:t xml:space="preserve">11th International congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athens, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274405v1</w:t>
+                <w:t xml:space="preserve">hal-02596902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of biscuit doughs during baking - Role of ingredients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Image texture analysis of apples broken down in a mastication simulator prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th World Congress of Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767190v1</w:t>
+                <w:t xml:space="preserve">hal-02274405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural modifications of biscuit doughs during baking - Role of ingredients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of (SSD) biscuit baking by dynamic thermal analyses (DMTA, DSC, TGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10055,1208 +10176,1208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging of frozen food : crystal sizes evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual Tomography for Scientific Advancement (ToScA) symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble (ESRF), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of static electric field on the surface tension of aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting phenomena and transfers involved in the transformation of kidney beans to drive their processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Villamarin-Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACC International Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of imaging systems to understand checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongyue Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging and analysis for evaluating the quality of frozen food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker micro-CT User Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baking powders effect on expansion/collapse during baking impacting the quality of pound cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11271,521 +11392,521 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EFFoST International Conference 2016/11/28-30 Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray micro-tomography to study the formation of the crust during baking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rzigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 12th International Congress on Engineering and Food, (ICEF12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec-City, Canada</w:t>
+              <w:t xml:space="preserve">ICC/AISTEC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357479v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rzigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC/AISTEC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICEF12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364217v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">X-ray micro-tomography to study the formation of the crust during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEF12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">the 12th International Congress on Engineering and Food, (ICEF12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec-City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538826v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration process engineering approach to evaluate the ability of different technologies to agglomerate food powder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleyne Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11795,157 +11916,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin M. Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12092,51 +12213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carregari Polachini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C&#225;rcel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.08.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-022-02846-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Chalella Mazzocato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Haan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328221988979" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033520902538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Patricia Packkia-Doss" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pare" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.12.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chou&#235;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yvwf-8k86" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02647599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szelechowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amoedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22318-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush E Kumar Jha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos E Cheio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.013" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCBQTFZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520106v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hesso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4V183N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0DBDQHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520084v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXF87J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jin Kim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.073" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVDJ5436-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1254-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142272v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-014-9336-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68E3386161C20D43E5DF661E692CCE28C337E0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ase" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3038-08.2008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.994" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19VCZRZP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843273v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990435+" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968498v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968485v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928572v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0026" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968790v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Ribette Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Jaillais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella C. Mazzocato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S. F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928437v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969589v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928065v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071744" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596902v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carmen Altamirano Fortoul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosell" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274405v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209387v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Lafond" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carregari Polachini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C&#225;rcel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.08.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-022-02846-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Haan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328221988979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Chalella Mazzocato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033520902538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.12.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Patricia Packkia-Doss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chou&#235;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yvwf-8k86" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02647599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szelechowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amoedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22318-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush E Kumar Jha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos E Cheio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCBQTFZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hesso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXF87J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4V183N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0DBDQHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520106v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-014-9336-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jin Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.073" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVDJ5436-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1254-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68E3386161C20D43E5DF661E692CCE28C337E0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ase" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3038-08.2008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.994" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19VCZRZP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990435+" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Ribette Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Jaillais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella C. Mazzocato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S. F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071744" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carmen Altamirano Fortoul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274405v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Lafond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>