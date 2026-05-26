--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.87096774194px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sylvie SWYNGEDAU CHEVALLIER </w:t>
+        <w:t xml:space="preserve"> Sylvie SWYNGEDAU </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -93,5722 +93,6010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t>
+                <w:t xml:space="preserve">Design of an apparatus to assess the effect of an external static electric field during foam formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
+                <w:t xml:space="preserve">M. Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshil Shah</w:t>
+                <w:t xml:space="preserve">A. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">S. Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gager</w:t>
+                <w:t xml:space="preserve">Anthony Oge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 215, pp.118613. </w:t>
+              <w:t xml:space="preserve">Journal of Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 141, pp.104278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elstat.2026.104278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664325v1</w:t>
+                <w:t xml:space="preserve">hal-05619189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
+                <w:t xml:space="preserve">Role of void fraction and electrical conductivity in governing microstructural changes and final properties of wheat bread during ohmic baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Garcia</w:t>
+                <w:t xml:space="preserve">Kate Waldert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Guihard</w:t>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Havet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henry Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87, pp.103406. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2026.101824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147599v1</w:t>
+                <w:t xml:space="preserve">hal-05618614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-air ultrasound-assisted drying of green wheat and barley malts to enhance process kinetics, amylase activity and their application in bread formulation</w:t>
+                <w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Carregari Polachini</w:t>
+                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cárcel</w:t>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Victor Gager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2023.08.009⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.118613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807742v1</w:t>
+                <w:t xml:space="preserve">hal-04664325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Overhead Pressure During Mixing on the Quality of Sandwich Bread</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of external static electric field on surface tension of model solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+                <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Rawson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-022-02846-9⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2023.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074545v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cell wall non-cellulosic and cellulosic polymers on the mechanical properties of flax fibre bundles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot-air ultrasound-assisted drying of green wheat and barley malts to enhance process kinetics, amylase activity and their application in bread formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Carregari Polachini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Gautreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
+                <w:t xml:space="preserve">Juan Cárcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Paturel</w:t>
+                <w:t xml:space="preserve">Eve-Anne Norwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foucat</w:t>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119599⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2023.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699943v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electrostatic potential on microcapsule-formation and physicochemical analysis of surface structure: Implications for therapeutic cell-microencapsulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Overhead Pressure During Mixing on the Quality of Sandwich Bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Santos</w:t>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Rawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Poncelet</w:t>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0885328221988979⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (8), pp.1896-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-022-02846-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392967v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Capillary Jet Breakage by Vibration Using a Fast-Video Camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of cell wall non-cellulosic and cellulosic polymers on the mechanical properties of flax fibre bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcella Chalella Mazzocato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+                <w:t xml:space="preserve">Angeline Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Fávaro-Trindade</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app112110222⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.119599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074488v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water content in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of electrostatic potential on microcapsule-formation and physicochemical analysis of surface structure: Implications for therapeutic cell-microencapsulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ana Paula Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+                <w:t xml:space="preserve">Bart de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomaterials Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.638-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0885328221988979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420180v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+                <w:t xml:space="preserve">Monitoring the Capillary Jet Breakage by Vibration Using a Fast-Video Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella Chalella Mazzocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Fávaro-Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Curet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.10222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app112110222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611600v1</w:t>
+                <w:t xml:space="preserve">hal-04074488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of innovative microwave assisted freezing (MAF) on the quality attributes of apples and potatoes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Jury</w:t>
+                <w:t xml:space="preserve">Microwave assisted freezing part 2: Impact of microwave energy and duty cycle on ice crystal size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 309, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2020.102359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465818v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water contents in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Effect of innovative microwave assisted freezing (MAF) on the quality attributes of apples and potatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0967033520902538⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465806v1</w:t>
+                <w:t xml:space="preserve">hal-02465818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of freeze damage in fruits and vegetables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Prediction of water contents in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (3), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0967033520902538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961706v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of water content in biscuits using near infrared hyperspectral imaging spectroscopy and chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Journal of Near Infrared Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356904v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of supplementation of wheat bran on dough aeration and final bread volume</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Assessment of freeze damage in fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.01.014⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2018.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470831v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Label-Free Fried Starchy Matrix: Investigation by Harmonic Generation Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+                <w:t xml:space="preserve">Effect of supplementation of wheat bran on dough aeration and final bread volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Patricia Packkia-Doss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Pare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 252, pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2019.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19092024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02290722v1</w:t>
+                <w:t xml:space="preserve">hal-02470831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt d’une approche procédé pour la reformulation de produits réduits en sel-sucre-matières grasses en Boulangerie Viennoiserie Pâtisserie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Prost</w:t>
+                <w:t xml:space="preserve">Congélation de produits alimentaires : amélioration de la cristallisation par applications de micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914304v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Reprogramming in Amyotrophic Lateral Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Label-Free Fried Starchy Matrix: Investigation by Harmonic Generation Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Fleurisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Szelechowski</w:t>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Amoedo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-22318-5⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19092024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02647599v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of resting time between mixing and shaping on the dough porosity and final cell distribution in sandwich bread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêt d’une approche procédé pour la reformulation de produits réduits en sel-sucre-matières grasses en Boulangerie Viennoiserie Pâtisserie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lethuaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piyush E Kumar Jha</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.07.016⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.13 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/yvwf-8k86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528397v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du sel sur le développement des propriétés caractéristiques d'une pâte modèle à base de farine de blé au cours du pétrissage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic Reprogramming in Amyotrophic Lateral Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szelechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amoedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Obre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.3953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-22318-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928293v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02647599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of resting time between mixing and shaping on the dough porosity and final cell distribution in sandwich bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush E Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jos E Cheio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Rawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 194, pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974510v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Impact du sel sur le développement des propriétés caractéristiques d'une pâte modèle à base de farine de blé au cours du pétrissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01484785v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt reduction in sheeted dough: A successful technological approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.03.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01527560v1</w:t>
+                <w:t xml:space="preserve">hal-01974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Rzigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Marmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353183v2</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread crust; A hot topic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt reduction in sheeted dough: A successful technological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baking Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.10 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670716v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring cake baking by studying different ingredient interactions: From a model system to a real system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Queveau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02520084v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the crystallization of starch and lipid components of the cake crumb during staling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hesso</w:t>
+                <w:t xml:space="preserve">Bread crust; A hot topic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Le-Bail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Pontoire</w:t>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Baking Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02520096v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of ingredients on thermal and rheological properties of cake batters and the impact on microcake texture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring cake baking by studying different ingredient interactions: From a model system to a real system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Le-Bail</w:t>
+                <w:t xml:space="preserve">N. Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.04.041⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444735v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Monitoring the crystallization of starch and lipid components of the cake crumb during staling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 133, pp.533-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foostr.2015.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02520117v1</w:t>
+                <w:t xml:space="preserve">hal-02520096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mandato</w:t>
+                <w:t xml:space="preserve">The role of ingredients on thermal and rheological properties of cake batters and the impact on microcake texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Alessandra Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Schuck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Mejean</w:t>
+                <w:t xml:space="preserve">Patricia Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209736v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of amyloglucosidase activity during production and storage of laminated pie dough. Impact on raw dough properties and sweetness after baking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Guilloux</w:t>
+                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2014.10.003⟩</w:t>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540185v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational changes of polymers in model batter systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevallier</w:t>
+                <w:t xml:space="preserve">Impact of the agglomeration process on structure and functional properties of the agglomerates based on the durum wheat semolina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mandato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 145, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520106v2</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Cellular Structure of Two Cereal Food Foams by X-ray Micro-Tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Assessment of amyloglucosidase activity during production and storage of laminated pie dough. Impact on raw dough properties and sweetness after baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaëlle Diler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Pöhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 61, pp.63 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2014.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-014-9336-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01142272v1</w:t>
+                <w:t xml:space="preserve">hal-01540185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of internal microstructure of agglomerated cereal powders using X-ray microtomography to study of process-structure relationships</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Bail</w:t>
+                <w:t xml:space="preserve">Conformational changes of polymers in model batter systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+                <w:t xml:space="preserve">Alessandra Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.073⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02635871v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pregelatinized Starches on the Texture and Staling of Conventional and Degassed Pound Cake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Determining the Cellular Structure of Two Cereal Food Foams by X-ray Micro-Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Reguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-014-1254-5⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.219 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-014-9336-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652407v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of static electric field on ice crystal size reduction during freezing of pork meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Le-Bail</w:t>
+                <w:t xml:space="preserve">Impact of Pregelatinized Starches on the Texture and Staling of Conventional and Degassed Pound Cake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.06.011⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (10), pp.2923-2930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1254-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01902425v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Salt Granulometry and Method of Incorporation of Salt on the Salty and Texture Perception of Model Pizza Dough</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+                <w:t xml:space="preserve">Description of internal microstructure of agglomerated cereal powders using X-ray microtomography to study of process-structure relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Jin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12029⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 256, pp.512 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562019v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of freezing and frozen storage conditions on the rheological properties of different formulations of non-yeasted wheat and gluten-free bread dough</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of static electric field on ice crystal size reduction during freezing of pork meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+                <w:t xml:space="preserve">E. Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.03.029⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.115 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561999v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphoinositides Regulate P2X4 ATP-Gated Channels through Direct Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+                <w:t xml:space="preserve">Impact of Salt Granulometry and Method of Incorporation of Salt on the Salty and Texture Perception of Model Pizza Dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-P. Bernier</w:t>
+                <w:t xml:space="preserve">Clément Catanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ase</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Blais</w:t>
+                <w:t xml:space="preserve">Guénaelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (5), pp.397-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3038-08.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02862825v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of PLS-DA in multivariate image analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Effects of freezing and frozen storage conditions on the rheological properties of different formulations of non-yeasted wheat and gluten-free bread dough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonastre Oliete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mézaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.994⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 100 (1), pp.70-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2010.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666774v1</w:t>
+                <w:t xml:space="preserve">hal-02561999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and chemical modifications of short dough during baking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Phosphoinositides Regulate P2X4 ATP-Gated Channels through Direct Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boué-Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (48), pp.12938-12945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3038-08.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676035v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Behaviors of Sugars, Lipids, and Gluten in Short Dough and Biscuit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Application of PLS-DA in multivariate image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf990435+⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843273v1</w:t>
+                <w:t xml:space="preserve">hal-02666774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Structural and chemical modifications of short dough during baking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Broyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t>
+              <w:t xml:space="preserve">, 2002, 35 (1), pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698469v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical behaviors of sugars, lipids, and gluten in short dough and biscuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Physicochemical Behaviors of Sugars, Lipids, and Gluten in Short Dough and Biscuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf990435+⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696888v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contribution of major ingredients during baking of biscuit dough systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (3), pp.241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physicochemical behaviors of sugars, lipids, and gluten in short dough and biscuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.1322-1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of protein-starch interactions at low moisture contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 19 (2), pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5818,4355 +6106,4355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Of An External Static Electric Field During The Foaming Process: Equipment Design And First Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzvetelin Dessev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrohydrodynamics 2025 (ISEHD )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Sevilla, Jun 2025, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cuisson du pain aux rayons X : étude dynamique de la formation de la croûte et de la mie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque RX et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans (45), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frying of snacks followed by X-ray micro-tomography: insight of the formation of the 3D starchy matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XX CIGR World Congress: Sustainable Agricultural Production - Water, land, Energy and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Kyoto (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label free imaging with harmonic generation microscopy and endogeneous fluorescence investigations for food, ecotoxicology and health issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Colle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congres (EMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREEZEWAVE or microwave assisted freezing; the NITOM and the NIMIW effects may explain the reduction of the size of ice crystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Evaluation d'un procédé de congélation assistée par micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Havet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344267v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d'un procédé de congélation assistée par micro-ondes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Influence of 2.45 GHz microwave radiation supplied with or without intermittency on the size of ice crystals during an innovative freezing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344258v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of 2.45 GHz microwave radiation supplied with or without intermittency on the size of ice crystals during an innovative freezing process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">FREEZEWAVE or microwave assisted freezing; the NITOM and the NIMIW effects may explain the reduction of the size of ice crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lebail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International congress of refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">53rd Annual Microwave Power Symposium (IMPI 53)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344133v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de cristallisation innovants assistés par des champs magnétique, électrique et électromagnétiques externes ; application à la congélation d'aliments et autres champs d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a marking methodology for X-Ray µCT to describe the microstructure of cereal products.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Engineering and Food (ICEF13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT to evaluate microwave assisted freezing of potato cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker micro-CT User Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves assisted crystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lebail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Asian Conference on Cold Chain (ACCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchtop and synchrotron X-ray micro-tomography to determine the cellular structure of cereal food foams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Reducing the staling of bakery products: effect of storage temperature and formulation on the shelf life of pound cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bruker micro-CT User Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Recent Advances in Food Processing Technology (iCRAFPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Thanjavur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968485v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the staling of bakery products: effect of storage temperature and formulation on the shelf life of pound cakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+                <w:t xml:space="preserve">Freezewave H2020 project-microwave assisted freezing of potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Recent Advances in Food Processing Technology (iCRAFPT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Thanjavur, India</w:t>
+              <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561782v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezewave H2020 project-microwave assisted freezing of potato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Benchtop and synchrotron X-ray micro-tomography to determine the cellular structure of cereal food foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR International Conference on Sustainability and the Cold Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">Bruker micro-CT User Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928572v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezewave H2020 project-microwaveassisted freezing of potato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Praha, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660765v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Freezing Processes assisted by external electro – magnetic fields and assessment of freeze damage in frozen foods; an overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Freezewave H2020 project-microwaveassisted freezing of potato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Water in Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain, ICCC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rome, Italy. pp.190-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.iccc.2018.0026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833287v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances Of Microwave Assisted Freezing (Maf) In Food Processing Under Freezewave H2020 Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of innovative low energy microwave assisted freezing (MAF) on the microstructure, texture, drip loss and colour of apple and potato (FREEZEWAVE Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFT-EFFoST 2018 International Nonthermal Processing Workshop and Short course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sorrente-Salerne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Assisted Crystallization; Recent Advanced Applied to Freezing of Foods (FREEZEWAVE Project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPI’s 52th Annual Microwave Power Symposium (IMPI52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Microwave assisted freezing of fruits and vegetables; some results from FREEZEWAVE H2020 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epameinondas Xanthakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain (ICCC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964325v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave assisted freezing of fruits and vegetables; some results from FREEZEWAVE H2020 project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence of microwaves on the size of ice crystals during innovative food freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IIR Conference on Sustainability and the Cold Chain (ICCC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, China</w:t>
+              <w:t xml:space="preserve">the 32th EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968498v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random forests for the prediction of water content by near-infrared hyperspectral imaging spectroscopy in biscuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Modelling of dough aeration during bread dough mixing; impact of process parameters on dough aeration and bread structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu E Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joran Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Ribette Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Arles, France</w:t>
+              <w:t xml:space="preserve">Biopolymers 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969786v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the capillary jet breakage by vibration using a fast video camera</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">X-ray micro-tomography and enhancement methods to study food structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis S Poncelet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piyush Kumar Jha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Bioencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Chapelle-sur-Erdre, France</w:t>
+              <w:t xml:space="preserve">10th World Congress on Chemical Engineering (WCCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928415v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Monitoring the capillary jet breakage by vibration using a fast video camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcella C. Mazzocato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen S. Fávaro-Trindade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis S Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">25th International Conference on Bioencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Chapelle-sur-Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833524v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Random forests for the prediction of water content by near-infrared hyperspectral imaging spectroscopy in biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Ribette Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloquium Chemiometricum Mediterraneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969577v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of dough aeration during bread dough mixing; impact of process parameters on dough aeration and bread structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Glass transition in biopolymers in link with the baking process; application to bread crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Ribette Lancelot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969589v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray micro-tomography and enhancement methods to study food structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">3D imaging analysis method to measure ice crystal size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Curet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain E Le-Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress on Chemical Engineering (WCCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">31st EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928437v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography to study the baking of bread. A dynamic approach to follow crust and crumb formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker Micro-CT User Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Mondorf-les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of the structuring of foods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EFFoST Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential Of Near-Infrared Hyperspectral Imaging Spectroscopy To Quantify Water Content In Biscuits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Hyperspectral Image and Signal Processing - Evolution in</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Los Angeles, United States. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of near-infrared hyperspectral imaging spectroscopy to quantify water content in biscuits</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénaelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euro Food Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928065v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in the case of baking/staling. Impact on quality parameters of selected products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Potential of near-infrared hyperspectral imaging spectroscopy to quantify water content in biscuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain E Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jaillais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Food Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 8th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Los Angeles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2016.8071744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01669309v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale du séchage d'un composite colle base aqueuse supporté par un film polymère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Glouannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of steaming conditions on the structure and on the properties of bread crust; in the case of a crispy roll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. del Carmen Altamirano Fortoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athens, Greece. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image texture analysis of apples broken down in a mastication simulator prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Poinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress of Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of biscuit doughs during baking - Role of ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of (SSD) biscuit baking by dynamic thermal analyses (DMTA, DSC, TGA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10176,1737 +10464,1737 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging of frozen food : crystal sizes evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th annual Tomography for Scientific Advancement (ToScA) symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble (ESRF), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better understanding of the appearance of the hard to cook (HTC) phenomenon on red beans through innovative analytical techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lehebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Swyngedau Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of static electric field on the surface tension of aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dessev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decrypting phenomena and transfers involved in the transformation of kidney beans to drive their processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Villamarin-Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Crouvisier Urion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Quéveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST Shaping the Production of Sustainable, Healthy Foods for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AACC International Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of imaging systems to understand checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyue Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongyue Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Courcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project: solutions to monitor and to mitigate checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRICE project : checking and breakage of dry cereal products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bailhache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-CT imaging and analysis for evaluating the quality of frozen food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu E Sadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Curet-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Havet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruker micro-CT User Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bruxelle, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baking powders effect on expansion/collapse during baking impacting the quality of pound cakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le-Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EFFoST International Conference 2016/11/28-30 Vienna, Austria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread collapse. Causes of the technological defect and impact of depanning time on bread quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rzigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC/AISTEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bread - pan interface; impact of crust structure on bread demolding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Rzigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Monteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray micro-tomography to study the formation of the crust during baking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 12th International Congress on Engineering and Food, (ICEF12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Québec-City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration process engineering approach to evaluate the ability of different technologies to agglomerate food powder.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mandato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleyne Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Spray Dried Dairy Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Malo, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11916,157 +12204,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the structure and texture of expanded pea flours: the effect of proteins aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Kristiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emin M. Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12213,51 +12501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807742v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carregari Polachini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C&#225;rcel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.08.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074545v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-022-02846-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392967v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Haan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328221988979" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074488v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Chalella Mazzocato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110222" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465806v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033520902538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.12.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Patricia Packkia-Doss" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pare" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chou&#235;t" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yvwf-8k86" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02647599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szelechowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amoedo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22318-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush E Kumar Jha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos E Cheio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.07.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCBQTFZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hesso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXF87J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520096v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4V183N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444735v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.041" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0DBDQHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520106v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142272v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-014-9336-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jin Kim" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.073" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVDJ5436-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1254-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562019v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68E3386161C20D43E5DF661E692CCE28C337E0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Bernier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ase" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3038-08.2008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666774v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.994" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19VCZRZP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676035v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990435+" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696888v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696313v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393458v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370287v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968485v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660765v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0026" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Ribette Lancelot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Jaillais" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella C. Mazzocato" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S. F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928437v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928544v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928331v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743345v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928065v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071744" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596902v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carmen Altamirano Fortoul" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274405v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928510v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Wang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Lafond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Oge" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guihard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2026.104278" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Waldert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Swyngedau Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le-Bail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry J&#228;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2026.101824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetelin Dessev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Havet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2023.103406" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Carregari Polachini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C&#225;rcel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Norwood" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2023.08.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074545v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush Kumar Jha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sadot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Rawson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-022-02846-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Paturel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119599" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Haan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Vos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328221988979" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074488v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Chalella Mazzocato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112110222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2020.102359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epameinondas Xanthakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain E Le-Bail" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125594" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465806v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lancelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jaillais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0967033520902538" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.12.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Patricia Packkia-Doss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Pare" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2019.01.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290722v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chou&#235;t" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fleurisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19092024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;na&#235;lle Diler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guilloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lethuaut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yvwf-8k86" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02647599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szelechowski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amoedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Obre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L&#233;ger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22318-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyush E Kumar Jha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos E Cheio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.07.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZD56SMQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Rzigue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Monteau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Marmi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.03.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLNRV9M7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527560v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.03.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCBQTFZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670716v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hesso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le-Bail" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queveau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.04.013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXF87J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pontoire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.07.056" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR4V183N-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444735v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Marti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le-Bail" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0DBDQHQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209736v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hafsa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mandato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schuck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mejean" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.08.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5PR3XQX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540185v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga P&#246;hlmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guilloux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2014.10.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V43H8RM8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520106v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.05.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142272v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Reguerre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-014-9336-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1254-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635871v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cuq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Jin Kim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.073" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVDJ5436-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Xanthakis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abadie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.06.011" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42TXB2SV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Catan&#233;o" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;naelle Leray" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68E3386161C20D43E5DF661E692CCE28C337E0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonastre Oliete" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#233;zaize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2010.03.029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZW1X0NH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862825v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bou&#233;-Grabot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Bernier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3038-08.2008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.994" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19VCZRZP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676035v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Broyart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843273v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Della Valle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf990435+" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696888v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696313v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411667v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393458v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393293v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03370287v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Colle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu E Sadot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344267v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lebail" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344259v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382919v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344264v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561782v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928572v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833287v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660765v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2018.0026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969015v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961704v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964325v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969589v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Fontaine" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Ribette Lancelot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928437v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928415v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella C. Mazzocato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S. F&#225;varo-Trindade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Poncelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Jaillais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969577v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833524v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928544v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928331v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743345v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669309v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Besbes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928065v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2016.8071744" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718641v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bideau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allanic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jury" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. del Carmen Altamirano Fortoul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dessev" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02274405v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Poinot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767190v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771155v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393437v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150095v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lehebel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaillais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393330v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393357v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier Urion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561766v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bailhache" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ribourg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928510v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyue Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Og&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968767v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561737v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928453v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Curet-Ploquin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561113v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364217v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538826v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209387v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleyne Lafond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dolivet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kristiawan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emin M. Azad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12510,39 +12798,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Sylvie SWYNGEDAU CHEVALLIER</dc:title>
+  <dc:title>Sylvie SWYNGEDAU</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>