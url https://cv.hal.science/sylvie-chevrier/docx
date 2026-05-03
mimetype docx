--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Chevrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure en sciences de gestion à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en management interculturel & conduite du changement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we inherit and what we create. Making the case for an interpretive approach to societal cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958241227774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizations and migrant integration: Towards a multiparadigm narrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Zølner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958231155011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mentoring for the labor market integration of humanitarian migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101062. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intman.2023.101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire et accompagner le changement : le chef d'établissement, compétences et leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dizambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/2 (174), pp.75 - 79. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir employable ou réaliser son projet ? L'émergence de nouveaux acteurs de l'intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de réparation identitaire en temps de crise - Les salariés des banques dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Codello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la recherche et la publication en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prend-t-elle les cultures au sérieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish... and Perish!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales des mines, 115, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire virtuellement équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faire équipe, 2 (14), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilités dans les projets de coopération au développement : le cas d’une ONG franco-malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des équipes multiculturelles au sein des multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (212), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.212.145-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is National Culture Still Relevant to Management in a Global Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595809335723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural dimension of qualitative research based on interviews: methodological reflections based on Franco-Korean research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-culture comparison to enrich our understanding of cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM&amp;L annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural diversity. Organisations as a laboratory for an inclusive society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (Virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an eco-system for a more inclusive society. The case of each One: a French organization working for the professional integration of refugees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Social Innovation Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sacre Coeur, Sep 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural constructive management for bicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Towards Constructive Intercultural Management”. A conference on research approaches and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turkish-German University, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways of Integrating Refugees Making the Most of the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sara Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating migrants in European workplaces: Multi-paradigm perspectives on narrative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosskopf Sina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugosi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of an innovation: disentangling cultural diversity and power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Talinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between French and Hungarian employees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom teaching versus blended learning: lessons learnt from the comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-IRG, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Codello Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great expectations. What efficiency can be reasonably anticipated in global teams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and Benefits of Qualitative Approaches to Culture in Intercultural Collaboration Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Yoko Brannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol D. Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABS - Communication Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2631488.2631771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et management international. Un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. pp.340, 2022, 9782356717009
-</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Management Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. , pp.384, 2020, 9780198857471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 4e édition, pp.125, 2019, 978-2-13-058327-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2015, 9782706124211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes internationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Laval, 208 p., 2012, Coll. sciences de l'administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, Dominique Desjeux, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation - Gérer par-delà les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Globokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, pp.359, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une thèse en contrat CIFRE à bon port: trois regards sur une navigation houleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shérazade GATFAOUI, Eric GAUTIER LAURENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clés pour une recherche partenariale réussie. retours d'expériences individuelles et collectives en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-98, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ch.10, Edward Elgar Publishing, pp.43-47, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audra I. Mockaitis and Christina Butler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.44-47, 2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803928180.ch08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Education Knowledge from Theory to Teaching Experiences in Three European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Tianzhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I. Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Sustainable Global Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.33-44, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage collaboratif international en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Vandangeon-Derumez, P. Lépinard, D. Calcei, Former les managers de demain. Kit créatif pour les formateurs, Presses des mines, p. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.65-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas: Network et Logis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer, Management multiculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes interculturelles du sommet et de la base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Dupriez, Blandine Vanderlinden (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, Au coeur de la dimension culturelle du management, 978-2-343-10311-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tough day for a French expatriate in Vietnam. The management of a large international infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Barmeyer, Peter Franklin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Management A Case-Based Approach to Achieving Complementarity and Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-227, 2016, 9781137027375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Teams: From variables to configurations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neelu Rohmetra, Anil Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural Management. Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Primus Book, pp.143-158, 2014, JU-PB series, 978-93-80607-71-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle déterminant d'un outil de gestion dans un changement organisationnel : le cas de la mise en œuvre d'une réforme dans un lycée public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Villelongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez, David Autissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.59-77, 2013, 978-2-212-55761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chanlat, Eduardo Davel, Jean-Pierre Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural management. Culture and management across the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.203-223, 2013, 978-0-415-68816-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel : accompagner l’internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourguignon Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Management des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment: A practice embedded in Cultural Contexts. A comparison between the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol D. Hansen and Yih-teen Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Context of Human Resource Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-89, 2009, 978-0-230-55134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solide contre l'ingénieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe d'Iribarne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation. Gérer par-delà les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.137-161, 1998, La couleur des idées, 2 02034876 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Chevrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure en sciences de gestion à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en management interculturel & conduite du changement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we inherit and what we create. Making the case for an interpretive approach to societal cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958241227774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizations and migrant integration: Towards a multiparadigm narrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Zølner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958231155011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mentoring for the labor market integration of humanitarian migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101062. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intman.2023.101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire et accompagner le changement : le chef d'établissement, compétences et leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dizambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/2 (174), pp.75 - 79. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir employable ou réaliser son projet ? L'émergence de nouveaux acteurs de l'intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de réparation identitaire en temps de crise - Les salariés des banques dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Codello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la recherche et la publication en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prend-t-elle les cultures au sérieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish... and Perish!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales des mines, 115, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilités dans les projets de coopération au développement : le cas d’une ONG franco-malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire virtuellement équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faire équipe, 2 (14), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des équipes multiculturelles au sein des multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (212), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.212.145-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is National Culture Still Relevant to Management in a Global Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595809335723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural dimension of qualitative research based on interviews: methodological reflections based on Franco-Korean research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-culture comparison to enrich our understanding of cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM&amp;L annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural diversity. Organisations as a laboratory for an inclusive society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (Virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an eco-system for a more inclusive society. The case of each One: a French organization working for the professional integration of refugees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Social Innovation Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sacre Coeur, Sep 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural constructive management for bicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Towards Constructive Intercultural Management”. A conference on research approaches and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turkish-German University, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways of Integrating Refugees Making the Most of the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sara Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating migrants in European workplaces: Multi-paradigm perspectives on narrative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosskopf Sina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugosi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of an innovation: disentangling cultural diversity and power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Talinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between French and Hungarian employees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom teaching versus blended learning: lessons learnt from the comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-IRG, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Codello Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great expectations. What efficiency can be reasonably anticipated in global teams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and Benefits of Qualitative Approaches to Culture in Intercultural Collaboration Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Yoko Brannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol D. Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABS - Communication Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2631488.2631771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et management international. Un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. pp.340, 2022, 9782356717009
+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Management Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. , pp.384, 2020, 9780198857471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 4e édition, pp.125, 2019, 978-2-13-058327-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2015, 9782706124211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes internationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Laval, 208 p., 2012, Coll. sciences de l'administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, Dominique Desjeux, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation - Gérer par-delà les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Globokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, pp.359, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une thèse en contrat CIFRE à bon port: trois regards sur une navigation houleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shérazade GATFAOUI, Eric GAUTIER LAURENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clés pour une recherche partenariale réussie. retours d'expériences individuelles et collectives en sciences de gestion : Retours d'expériences individuelles et collectives en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-98, 2026, 978-2-38630-272-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ch.10, Edward Elgar Publishing, pp.43-47, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audra I. Mockaitis and Christina Butler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.44-47, 2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803928180.ch08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Education Knowledge from Theory to Teaching Experiences in Three European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Tianzhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I. Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Sustainable Global Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.33-44, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage collaboratif international en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Vandangeon-Derumez, P. Lépinard, D. Calcei, Former les managers de demain. Kit créatif pour les formateurs, Presses des mines, p. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.65-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas: Network et Logis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer, Management multiculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes interculturelles du sommet et de la base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Dupriez, Blandine Vanderlinden (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, Au coeur de la dimension culturelle du management, 978-2-343-10311-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tough day for a French expatriate in Vietnam. The management of a large international infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Barmeyer, Peter Franklin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Management A Case-Based Approach to Achieving Complementarity and Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-227, 2016, 9781137027375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Teams: From variables to configurations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neelu Rohmetra, Anil Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural Management. Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Primus Book, pp.143-158, 2014, JU-PB series, 978-93-80607-71-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chanlat, Eduardo Davel, Jean-Pierre Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural management. Culture and management across the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.203-223, 2013, 978-0-415-68816-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle déterminant d'un outil de gestion dans un changement organisationnel : le cas de la mise en œuvre d'une réforme dans un lycée public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Villelongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez, David Autissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.59-77, 2013, 978-2-212-55761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel : accompagner l’internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourguignon Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Management des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment: A practice embedded in Cultural Contexts. A comparison between the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol D. Hansen and Yih-teen Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Context of Human Resource Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-89, 2009, 978-0-230-55134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solide contre l'ingénieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe d'Iribarne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation. Gérer par-delà les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.137-161, 1998, La couleur des idées, 2 02034876 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958241227774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lugosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Z&#248;lner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231155011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rase" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2023.101062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dizambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02387469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2012.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.014.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.212.145-156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VF3QF4N3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595809335723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBSVRXV0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Choi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sara Cognat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskopf Sina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugosi Peter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liece Khalfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Manco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Salem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Yoko Brannen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol D. Hansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631488.2631771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Globokar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928180.ch08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brambilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Tianzhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Mosca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://he.palgrave.com/page/detail/intercultural-management-christoph-barmeyer/?sf1=barcode&amp;amp;st1=9781137027375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126874v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villelongue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958241227774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lugosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Z&#248;lner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231155011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rase" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2023.101062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dizambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02387469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2012.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.212.145-156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VF3QF4N3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595809335723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBSVRXV0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Choi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sara Cognat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskopf Sina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugosi Peter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liece Khalfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Manco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Salem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Yoko Brannen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol D. Hansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631488.2631771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Globokar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928180.ch08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brambilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Tianzhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Mosca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://he.palgrave.com/page/detail/intercultural-management-christoph-barmeyer/?sf1=barcode&amp;amp;st1=9781137027375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villelongue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>