--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Chevrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure en sciences de gestion à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en management interculturel & conduite du changement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we inherit and what we create. Making the case for an interpretive approach to societal cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958241227774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizations and migrant integration: Towards a multiparadigm narrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Zølner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958231155011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mentoring for the labor market integration of humanitarian migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101062. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intman.2023.101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire et accompagner le changement : le chef d'établissement, compétences et leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dizambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/2 (174), pp.75 - 79. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir employable ou réaliser son projet ? L'émergence de nouveaux acteurs de l'intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de réparation identitaire en temps de crise - Les salariés des banques dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Codello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la recherche et la publication en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prend-t-elle les cultures au sérieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish... and Perish!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales des mines, 115, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilités dans les projets de coopération au développement : le cas d’une ONG franco-malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire virtuellement équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faire équipe, 2 (14), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des équipes multiculturelles au sein des multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (212), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.212.145-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is National Culture Still Relevant to Management in a Global Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595809335723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural dimension of qualitative research based on interviews: methodological reflections based on Franco-Korean research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-culture comparison to enrich our understanding of cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM&amp;L annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural diversity. Organisations as a laboratory for an inclusive society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (Virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an eco-system for a more inclusive society. The case of each One: a French organization working for the professional integration of refugees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Social Innovation Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sacre Coeur, Sep 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural constructive management for bicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Towards Constructive Intercultural Management”. A conference on research approaches and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turkish-German University, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways of Integrating Refugees Making the Most of the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sara Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating migrants in European workplaces: Multi-paradigm perspectives on narrative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosskopf Sina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugosi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of an innovation: disentangling cultural diversity and power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Talinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between French and Hungarian employees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom teaching versus blended learning: lessons learnt from the comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-IRG, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Codello Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great expectations. What efficiency can be reasonably anticipated in global teams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and Benefits of Qualitative Approaches to Culture in Intercultural Collaboration Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Yoko Brannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol D. Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABS - Communication Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2631488.2631771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et management international. Un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. pp.340, 2022, 9782356717009
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Chevrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure en sciences de gestion à l'université Gustave Eiffel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheure en management interculturel & conduite du changement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What we inherit and what we create. Making the case for an interpretive approach to societal cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958241227774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04476565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizations and migrant integration: Towards a multiparadigm narrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henriett Primecz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Zølner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.7-30. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14705958231155011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing mentoring for the labor market integration of humanitarian migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lugosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.101062. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intman.2023.101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire et accompagner le changement : le chef d'établissement, compétences et leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dizambourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/2 (174), pp.75 - 79. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.174.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir employable ou réaliser son projet ? L'émergence de nouveaux acteurs de l'intégration des réfugiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Ces entrepreneurs qui attirent les foules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Ben Slimane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail de réparation identitaire en temps de crise - Les salariés des banques dans la tourmente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Codello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277, pp.45-56. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour la recherche et la publication en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Séverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chanlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 277 (1), pp.13-26. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.277.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion prend-t-elle les cultures au sérieux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Debat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 185, pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publish... and Perish!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annales des mines, 115, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.431-439. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delegating effectively across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwb.2012.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire virtuellement équipe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Faire équipe, 2 (14), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de responsabilités dans les projets de coopération au développement : le cas d’une ONG franco-malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.103-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination des équipes multiculturelles au sein des multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (212), pp.145-156. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.212.145-156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is National Culture Still Relevant to Management in a Global Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cross Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (2), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1470595809335723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la performance de la formation à la conduite et à la sécurité routières en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série EGS, Economie et gestion des services </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (9), pp.381-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cultural dimension of qualitative research based on interviews: methodological reflections based on Franco-Korean research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minyoung Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A language-culture comparison to enrich our understanding of cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEM&amp;L annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Passau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing cultural diversity. Organisations as a laboratory for an inclusive society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montreal (Virtual), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an eco-system for a more inclusive society. The case of each One: a French organization working for the professional integration of refugees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Social Innovation Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Sacre Coeur, Sep 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural constructive management for bicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Towards Constructive Intercultural Management”. A conference on research approaches and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turkish-German University, Oct 2021, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Ways of Integrating Refugees Making the Most of the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Sara Cognat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating migrants in European workplaces: Multi-paradigm perspectives on narrative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Barmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosskopf Sina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lugosi Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of an innovation: disentangling cultural diversity and power inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Talinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation between French and Hungarian employees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primecz Henriett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Nice, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classroom teaching versus blended learning: lessons learnt from the comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Maman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UPEC-IRG, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexivité et éthique du chercheur dans la conduite d’une recherche intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chateau Terrisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Codello Guijarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux et Perspectives de la publication en français en sciences de gestion (Journée LITEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Télécom Ecole de Management; Grenoble Ecole de Management; Université d’Evry-Val d’Essonne; Revue des Sciences de gestion, Mar 2015, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great expectations. What efficiency can be reasonably anticipated in global teams?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Manco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses and Benefits of Qualitative Approaches to Culture in Intercultural Collaboration Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Yoko Brannen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol D. Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABS - Communication Across Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2631488.2631771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et management international. Un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. pp.340, 2022, 9782356717009
 </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Management Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe D’iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oxford University Press. , pp.384, 2020, 9780198857471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 4e édition, pp.125, 2019, 978-2-13-058327-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management des services.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Abramovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Jougleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Grenoble, 2015, 9782706124211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer des équipes internationales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Laval, 208 p., 2012, Coll. sciences de l'administration</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, Dominique Desjeux, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des équipes interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de france, pp.212, 2000, 2 13 050977 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation - Gérer par-delà les frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe d' Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Segal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Globokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Seuil, pp.359, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mener une thèse en contrat CIFRE à bon port: trois regards sur une navigation houleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Kirschenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shérazade GATFAOUI, Eric GAUTIER LAURENT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les clés pour une recherche partenariale réussie. retours d'expériences individuelles et collectives en sciences de gestion : Retours d'expériences individuelles et collectives en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, pp.87-98, 2026, 978-2-38630-272-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Goiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Equality, Equity, Diversity and Inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ch.10, Edward Elgar Publishing, pp.43-47, 2024, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800886377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societal culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audra I. Mockaitis and Christina Butler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Cross-Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.44-47, 2024, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781803928180.ch08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Education Knowledge from Theory to Teaching Experiences in Three European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Tianzhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. I. Mosca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Sustainable Global Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.33-44, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage collaboratif international en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I. Vandangeon-Derumez, P. Lépinard, D. Calcei, Former les managers de demain. Kit créatif pour les formateurs, Presses des mines, p. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité culturelle et relations de pouvoir au cœur de l’innovation ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liece Khalfaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationalisation ouverte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VUIBERT, pp.65-88, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de cas: Network et Logis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ulrike Mayrhofer, Management multiculturel. Comprendre et gérer la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.93-101, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équipes interculturelles du sommet et de la base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Dupriez, Blandine Vanderlinden (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2017, Au coeur de la dimension culturelle du management, 978-2-343-10311-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tough day for a French expatriate in Vietnam. The management of a large international infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Barmeyer, Peter Franklin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercultural Management A Case-Based Approach to Achieving Complementarity and Synergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-227, 2016, 9781137027375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicultural Teams: From variables to configurations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neelu Rohmetra, Anil Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural Management. Practice and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Primus Book, pp.143-158, 2014, JU-PB series, 978-93-80607-71-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Multicultural teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chanlat, Eduardo Davel, Jean-Pierre Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-cultural management. Culture and management across the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.203-223, 2013, 978-0-415-68816-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle déterminant d'un outil de gestion dans un changement organisationnel : le cas de la mise en œuvre d'une réforme dans un lycée public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Villelongue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Vandangeon-Derumez, David Autissier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le changement organisationnel : 10 études de cas commentées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.59-77, 2013, 978-2-212-55761-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management interculturel : accompagner l’internationalisation des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourguignon Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Management des entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eyrolles, pp.51-66, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment: A practice embedded in Cultural Contexts. A comparison between the United States and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carol D. Hansen and Yih-teen Lee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Context of Human Resource Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.77-89, 2009, 978-0-230-55134-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solide contre l'ingénieux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe d'Iribarne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et mondialisation. Gérer par-delà les frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seuil, pp.137-161, 1998, La couleur des idées, 2 02034876 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958241227774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lugosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Z&#248;lner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231155011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rase" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2023.101062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dizambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02387469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2012.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724034v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.212.145-156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VF3QF4N3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595809335723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBSVRXV0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Choi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sara Cognat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskopf Sina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugosi Peter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liece Khalfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Manco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Salem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Yoko Brannen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol D. Hansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631488.2631771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Globokar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928180.ch08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brambilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Tianzhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Mosca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://he.palgrave.com/page/detail/intercultural-management-christoph-barmeyer/?sf1=barcode&amp;amp;st1=9781137027375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villelongue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476565v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958241227774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriett Primecz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Lugosi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Z&#248;lner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Barmeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14705958231155011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Goiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rase" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intman.2023.101062" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dizambourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.174.0075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370459v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jougleux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric S&#233;verin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pezet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chanlat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.277.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2012.07.026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02387469v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.014.0035" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.212.145-156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VF3QF4N3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724040v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1470595809335723" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CBSVRXV0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136400v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Abramovici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minyoung Choi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047343v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sara Cognat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179550v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosskopf Sina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lugosi Peter" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primecz Henriett" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liece Khalfaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330590v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Codello Guijarro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Manco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Salem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Yoko Brannen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol D. Hansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2631488.2631771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482510v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#8217;iribarne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Henry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547276v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724032v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe d' Iribarne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Globokar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Kirschenmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886377" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749051v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781803928180.ch08" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brambilla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Tianzhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. I. Mosca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Johnson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045092v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://he.palgrave.com/page/detail/intercultural-management-christoph-barmeyer/?sf1=barcode&amp;amp;st1=9781137027375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Villelongue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguignon R&#233;mi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724043v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>