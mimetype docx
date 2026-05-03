--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -518,265 +518,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein containing foods are represented in memory? A categorization study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairing a beer with a soundtrack: Is it guided by geographical identity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104381. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104381⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96, pp.104432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349648v1</w:t>
+                <w:t xml:space="preserve">hal-03561433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing a beer with a soundtrack: Is it guided by geographical identity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How protein containing foods are represented in memory? A categorization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Sénécal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Woelki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Paté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viridiana Fifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104432. </w:t>
+              <w:t xml:space="preserve">, 2022, 96, pp.104381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561433v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensopeptidomic Kinetic Approach Combined with Decision Trees and Random Forests to Study the Bitterness during Enzymatic Hydrolysis Kinetics of Micellar Caseins</w:t>
               </w:r>
@@ -1154,307 +1154,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and industrial Maroilles cheeses: Are they different? Comparison using sensory, physico-chemical and microbiological approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation of wine and beer: influence of expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Drider</w:t>
+                <w:t xml:space="preserve">Carole Honore-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Flahaut</w:t>
+                <w:t xml:space="preserve">Maud Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy V. Parr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.104-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617813v1</w:t>
+                <w:t xml:space="preserve">hal-02618534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of wine and beer: influence of expertise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Honore-Chedozeau</w:t>
+                <w:t xml:space="preserve">Artisanal and industrial Maroilles cheeses: Are they different? Comparison using sensory, physico-chemical and microbiological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Desmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ballester</w:t>
+                <w:t xml:space="preserve">Djamel Drider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy V. Parr</w:t>
+                <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (Special Issue), pp.104-114. </w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2019.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02618534v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' expectation and liking for cheese: Can familiarity effects resulting from regional differences be highlighted within a country?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1463,2283 +1475,2295 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureen Jombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.188-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of meat source, pH and production time on zinc protoporphyrin IX formation as natural colouring agent in nitrite-free dry fermented sausages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore de Maere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jos de Brabanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Paelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 135, pp.46-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2017.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of gender and product consumption in the mental representation of industrial and craft beers: An exploratory study with Mexican consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (3), pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building blocks of drinking experience across men and women: A case study with craft and industrial beers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
+                <w:t xml:space="preserve">Pivot profile method: What is the influence of the pivot and product space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.05.026⟩</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593197v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivot profile method: What is the influence of the pivot and product space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
+                <w:t xml:space="preserve">The building blocks of drinking experience across men and women: A case study with craft and industrial beers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.002⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594872v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation among assessors through free hierarchical sorting and a semi-directed interview: Exploring Beaujolais wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 57, pp.17 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the drinking experience of beer in real context situations. The impact of affects, senses, and cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 60 (3), pp.113-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of germination and fermentation process on the antioxidant compounds of quinoa seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Ariel Carciochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Galvan-d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vandendriessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Foods for Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (4), pp.361-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11130-016-0567-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craft vs. industrial: Habits, attitudes and motivations towards beer consumption in Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 96, pp.358-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craft beer representation amongst men in two different cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53, pp.19 - 28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2016.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CO2 and its interaction with the matrix components on sensory perception in model cider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63 (2), pp.886-891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2015.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could cider aroma modify cider mouthfeel properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45, pp.11 - 17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a beer expert: Is simple exposure with feedback sufficient to learn beer categories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161, pp.95-103. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of sensory characteristics of cider according to their biochemical composition: Use of a central composite design and external validation by cider professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Patron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 61 (1), pp.63 - 69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of apple procyanidins on sensory perception in model cider (part 1): Polymerisation degree and concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.22-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of apple procyanidins on sensory perception in model cider (part 2): Degree of polymerization and interactions with the matrix components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57 (1), pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2014.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quick and dirty but still pretty good: a review of new descriptive methods in food science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (8), pp.1563-1578. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2012.03022.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sort and beer: Everything you wanted to know about the sorting task but did not dare to ask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (6), pp.507-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodqual.2011.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3749,65 +3773,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phytochemical diversity of wild hops from northern France for potential brewing application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3815,771 +3839,771 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Paguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Natural Products Research (ICNPR2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSE; GA; ASP; AFERP; The Japanese Society of Pharmacognosy; The Korean Society of Pharmacognosy; Societa Italiana Di Fitochimica, Jul 2024, Krakow, Poland. pp.103707, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of industrial process on gastrointestinal digestion of milk micellar caseins and development of low bitterness casein hydrolysates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathie Tenenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeptidoMILK: an academic/industrial collaboration story through the “All in Pep labcom” and the ProteinoPepS industrial chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Matéos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Attalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative bitterness caseic hydrolysates by combining biocatalysis/sensory/proteomics approaches.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Dantin</w:t>
+                <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Food Technologies and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547590v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03037346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Development of innovative bitterness caseic hydrolysates by combining biocatalysis/sensory/proteomics approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t>
+              <w:t xml:space="preserve">24th International Conference on Food Technologies and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03037346v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of MALDI-TOF-MS in food microbiology. Twenty-fourth Conference on Food Microbiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Raulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahammed Zidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bitterness predictive tool for agrofood protein enzymatic proteolysis: a sensomics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4611,181 +4635,181 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2019 congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the drinking experience of beer to drive new product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - Summer Program In Sensory Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineyards and grape varieties: What is going on in wine professional and consumer minds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4807,370 +4831,370 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Terroir Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Southern Oregon University, Jul 2016, Corvallis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the drinking experience of beer to drive new product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gómez Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor B. Escalona Buendía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des caractéristiques sensorielles du cidre en fonction de leur composition biochimique : utilisation d’un plan d’expérience et validation par les professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Patron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Agro-Industrie et Méthodes Statistiques ( AgroStat)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Nationale de l'Industrie Minérale (ENIM). Rabat, MAR. Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). Société Française de Statistique (SFdS), FRA., Mar 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of training on strategies to realize a beer sorting task: behavioral and verbal assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Patris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Gufoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5185,51 +5209,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spise 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ho chi minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5239,267 +5263,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How comfortable is your mask? Co-creation of the concept of comfortability of masks to develop alternative, washable, locally manufactured and comfortable chirurgical masks with a high filtration performance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Vandenberghe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Laureen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Pangborn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we predict liking and sensory description of Maroilles cheese by physicochemical parameters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2020+2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hanoï, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of random frorests and regression trees to identify bitterness peptides in casein hydrolysates.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5558,100 +5582,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European conference on sensory and consumer research.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bitterness predictive tool for food protein enzymatic proteolysis: a sensomics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,448 +5707,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAP 2019 congres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do spices have the same odor on the other side of world ? effect of culture on spice odor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Suwonsichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chantrapornchai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sea-Eaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE - Summer Program In Sensory Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do spices have the same odor on the other side of world? Effect of culture on spice odor perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Suwonsichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chantrapornchai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sea-Eaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Hierarchical Sorting procedure: towards a better understanding of assessor’s perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Honoré Chedozeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Honoré Chedozeau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Hierarchical Sorting procedure: towards a better understanding of assessor’s perception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6146,88 +6170,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelievre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6237,640 +6261,640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and Representation: Sorting Task and Projective Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumer Research Methods in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-132, 2023, Methods and Protocols in Food Science, 978-1-0716-2999-4 (print) ; 978-1-0716-3000-6 (online). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3000-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes descriptives alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XOC ESTUDIO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, B07VLVT97Q (ASIN)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 15 - Projective Mapping and Sorting Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nestrud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descriptive Analysis in Sensory Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.535-559, 2018, 9780470671399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118991657.ch15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity mehods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naes Norton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Descriptive Analysis in Sensory Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 535, 2018, 978-0-470-67139-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free sorting task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Abdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Techniques in Sensory Characterization and Consumer Profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-4665-6630-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16853-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7017,51 +7041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lutun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Woelki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Fifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104432" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623763v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore de Maere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Brabanter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Michiels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Paelinck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.08.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.03.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593197v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Corona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.026" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre-Desmas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.11.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595525v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ariel Carciochi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Galvan-d'Alessandro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandendriessche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-016-0567-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258327v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garc&#237;a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona Buend&#237;a" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5T81T2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641475v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631778v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.04.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPRMH2W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B34G1ZSJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.11.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XPSHMKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bauduin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631563v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723390v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2012.03022.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q37RM6KN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180592v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.02.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXCZW0J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176443v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177457v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740835v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez Corona" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739121v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176334v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwonsichon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chantrapornchai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sea-Eaw" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695284v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nestrud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Descriptive+Analysis+in+Sensory+Evaluation-p-9780470671399" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118991657.ch15" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naes Norton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lutun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Woelki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Fifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore de Maere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Brabanter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Michiels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Paelinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.08.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre-Desmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Corona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ariel Carciochi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Galvan-d'Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandendriessche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-016-0567-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garc&#237;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTBK85T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona Buend&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5T81T2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.04.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPRMH2W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B34G1ZSJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.11.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XPSHMKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bauduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2012.03022.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q37RM6KN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXCZW0J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez Corona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwonsichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chantrapornchai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sea-Eaw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nestrud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Descriptive+Analysis+in+Sensory+Evaluation-p-9780470671399" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118991657.ch15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naes Norton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>