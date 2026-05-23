--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -518,265 +518,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairing a beer with a soundtrack: Is it guided by geographical identity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How protein containing foods are represented in memory? A categorization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
+                <w:t xml:space="preserve">Coraline Sénécal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Paté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Woelki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cortesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viridiana Fifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104432⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 96, pp.104381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561433v1</w:t>
+                <w:t xml:space="preserve">hal-03349648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How protein containing foods are represented in memory? A categorization study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pairing a beer with a soundtrack: Is it guided by geographical identity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Vandenberghe-Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Quality and Preference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 96, pp.104381. </w:t>
+              <w:t xml:space="preserve">, 2022, 96, pp.104432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349648v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensopeptidomic Kinetic Approach Combined with Decision Trees and Random Forests to Study the Bitterness during Enzymatic Hydrolysis Kinetics of Micellar Caseins</w:t>
               </w:r>
@@ -1815,291 +1815,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivot profile method: What is the influence of the pivot and product space?</w:t>
+                <w:t xml:space="preserve">The building blocks of drinking experience across men and women: A case study with craft and industrial beers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
+                <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61, pp.6-14. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594872v1</w:t>
+                <w:t xml:space="preserve">hal-01593197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The building blocks of drinking experience across men and women: A case study with craft and industrial beers</w:t>
+                <w:t xml:space="preserve">Pivot profile method: What is the influence of the pivot and product space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor B. Escalona-Buendía</w:t>
+                <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 116, pp.345-356. </w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61, pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.05.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2017.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593197v1</w:t>
+                <w:t xml:space="preserve">hal-01594872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge representation among assessors through free hierarchical sorting and a semi-directed interview: Exploring Beaujolais wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Honoré-Chedozeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2962,51 +2962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a beer expert: Is simple exposure with feedback sufficient to learn beer categories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,557 +4165,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Saporta</w:t>
+                <w:t xml:space="preserve">Development of innovative bitterness caseic hydrolysates by combining biocatalysis/sensory/proteomics approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t>
+              <w:t xml:space="preserve">24th International Conference on Food Technologies and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03037346v1</w:t>
+                <w:t xml:space="preserve">hal-04547590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of innovative bitterness caseic hydrolysates by combining biocatalysis/sensory/proteomics approaches.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Dantin</w:t>
+                <w:t xml:space="preserve">Sparse Multiple Correspondence Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Saporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Food Technologies and Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, On Line meeting, France</w:t>
+              <w:t xml:space="preserve">52èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique (SFdS), May 2020, Nice, France. pp.830-835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547590v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03037346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of MALDI-TOF-MS in food microbiology. Twenty-fourth Conference on Food Microbiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a bitterness predictive tool for agrofood protein enzymatic proteolysis: a sensomics approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxanne Raulo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chollet</w:t>
+                <w:t xml:space="preserve">Gianni Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Deracinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547593v1</w:t>
+                <w:t xml:space="preserve">hal-04547600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a bitterness predictive tool for agrofood protein enzymatic proteolysis: a sensomics approach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dahlia Daher</w:t>
+                <w:t xml:space="preserve">Applications of MALDI-TOF-MS in food microbiology. Twenty-fourth Conference on Food Microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Raulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menouar Nacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianni Froidevaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Justine Dantin</w:t>
+                <w:t xml:space="preserve">Mahammed Zidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2019 congres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Twenty-fourth Conference on Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547600v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure the drinking experience of beer to drive new product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of bitterness predictive tool for food protein enzymatic proteolysis: a sensomics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahlia Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Deracinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,64 +6405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lelièvre-Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Gomez-Corona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlos Gomez-Corona; Maud Lelièvre-Desmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introducción al análisis sensorial y estudios con consumidores: Nuevas perspectivas [Introduction à l’analyse sensorielle et aux études consommateurs : Nouvelles perspectives]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Partie I. Analyse sensorielle, </w:t>
@@ -7041,51 +7041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lutun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561433v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Woelki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Fifi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104381" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore de Maere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Brabanter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Michiels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Paelinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.08.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre-Desmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Corona" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ariel Carciochi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Galvan-d'Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandendriessche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-016-0567-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garc&#237;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTBK85T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona Buend&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5T81T2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.04.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPRMH2W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B34G1ZSJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.11.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XPSHMKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bauduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2012.03022.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q37RM6KN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXCZW0J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez Corona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwonsichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chantrapornchai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sea-Eaw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nestrud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Descriptive+Analysis+in+Sensory+Evaluation-p-9780470671399" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118991657.ch15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naes Norton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04192696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Paguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lef&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lutun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137302" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03959510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cadalen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2022.113508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menouar Nacef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chollet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline S&#233;n&#233;cal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Woelki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viridiana Fifi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104381" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe-Descamps" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104432" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Daher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Deracinois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baniel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10061312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02380493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233;-Chedozeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lelievre-Desmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2019.103806" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03653919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9101354" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618534v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honore-Chedozeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Desmas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy V. Parr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2019.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Drider" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flahaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.09.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBZKN97J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Jombart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2018.10.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623763v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore de Maere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos de Brabanter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Michiels" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Paelinck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.08.024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez-Corona" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona-Buend&#237;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.03.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Corona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.05.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre-Desmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.05.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01490563v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chollet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.11.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2017.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ariel Carciochi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Galvan-d'Alessandro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandendriessche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11130-016-0567-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Garc&#237;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.10.002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NTBK85T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01392668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor B. Escalona Buend&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2016.05.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R5T81T2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641475v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauduin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2015.04.037" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guichard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.04.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPRMH2W7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233897v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Abdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.08.003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B34G1ZSJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630561v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bauduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.11.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XPSHMKW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bauduin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2013.11.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631563v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2014.01.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2012.03022.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q37RM6KN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02180592v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2011.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHXCZW0J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05339301v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bildstein" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Raymond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103707" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Attalah" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathie Tenenbaum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mat&#233;os" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547590v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03037346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Borgne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547600v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Froidevaux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547593v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Raulo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Zidour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chatelet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G&#243;mez Corona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149116v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Patris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Gufoni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vandenberghe Descamps" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vroman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02176334v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suwonsichon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chantrapornchai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sea-Eaw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leli&#232;vre Desmas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Honor&#233; Chedozeau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177720v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080879v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3000-6_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695284v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.xocestudio.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02177527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nestrud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Descriptive+Analysis+in+Sensory+Evaluation-p-9780470671399" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118991657.ch15" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naes Norton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16853-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>