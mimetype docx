--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -165,3055 +165,3327 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
+                <w:t xml:space="preserve">MRI, unilateral NMR, macro-vision histology, texture and biochemical dataset for studying the tomato during air drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sicard</w:t>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Lorho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051655v1</w:t>
+                <w:t xml:space="preserve">hal-05578091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal quantification of sodium concentration in food using magnetic resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 210 (SI), pp.116416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051650v1</w:t>
+                <w:t xml:space="preserve">hal-05051655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of salting practices on sodium distribution in carrots assessed by quantitative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Conti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211 (SI), pp.116351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405892v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A domestic-like carrot cooking methodology for multiple research applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Monod</w:t>
+                <w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lorho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102666⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514322v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative sodium MRI in food: addressing sensitivity issues using single quantum chemical shift imaging at high field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Vitro Monitoring of Taste Compound Release During Chewing According to Process‐Related Parameters of the Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.5239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (6), pp.e70053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.70053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537396v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the sodium binding state in several food products by 23 Na nuclear magnetic resonance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+                <w:t xml:space="preserve">A domestic-like carrot cooking methodology for multiple research applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chassain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.102666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2024.102666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.5250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613378v1</w:t>
+                <w:t xml:space="preserve">hal-04514322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry salt versus brine injection plus dry salt on the physicochemical characteristics of smoked salmon after filleting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (11), pp.e11245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2022.e11245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative sodium MRI in food: addressing sensitivity issues using single quantum chemical shift imaging at high field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (7), pp.628-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03270695v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of the sodium binding state in several food products by 23 Na nuclear magnetic resonance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amidou Traoré</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chassain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Pagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.5250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03040113v1</w:t>
+                <w:t xml:space="preserve">hal-03613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the gastric digestion of proteins of meat bolus using a reaction–diffusion model</w:t>
+                <w:t xml:space="preserve">Puncture, MRI and NMR relaxometry data for multiscale analysis of the degradation of apple structure due to thermal treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Sicard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.107029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.107029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FO01120F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01985356v1</w:t>
+                <w:t xml:space="preserve">hal-03270695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiscale NMR analysis of the degradation of apple structure due to thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Cheynier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine M. G. C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 294, pp.110413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621911v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crust development and heterocyclic aromatic amine formation when air-roasting a meat cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Simulation of the gastric digestion of proteins of meat bolus using a reaction–diffusion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 213, pp.641-646. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (12), pp.6455-6469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FO01120F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383873v1</w:t>
+                <w:t xml:space="preserve">hal-01985356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of crust development at the surface of beef meat subjected to hot air : an experimental study</w:t>
+                <w:t xml:space="preserve">Selected case studies presenting advanced methodologies to study food and chemical industry materials: From the structural characterization of raw materials to the multisensory integration of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zoé Deuscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Cheynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-014-1321-y⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630523v1</w:t>
+                <w:t xml:space="preserve">hal-01621911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards models for the prediction of beef meat quality during cooking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Relation between crust development and heterocyclic aromatic amine formation when air-roasting a meat cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Kowalski</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Ikonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.032⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633809v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un banc d'élastographie par résonance magnétique (ERM) pour la mesure des propriétés mécaniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of crust development at the surface of beef meat subjected to hot air : an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Ikonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (11), pp.3308 - 3318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-014-1321-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642197v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ imaging highlights local structural changes during heating: The case of meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Towards models for the prediction of beef meat quality during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina E. Realini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (3), pp.323-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf2046569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645141v1</w:t>
+                <w:t xml:space="preserve">hal-02633809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of muscle deformation during heating: in situ dynamic MRI and nonlinear registration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Développement d'un banc d'élastographie par résonance magnétique (ERM) pour la mesure des propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdlatif Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645836v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil uptake by beef during pan frying: Impact on fatty acid composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">In situ imaging highlights local structural changes during heating: The case of meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (18), pp.4678-4687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2046569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650040v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic MRI and Thermal Simulation To Interpret Deformation and Water Transfer in Meat during Heating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mapping of muscle deformation during heating: in situ dynamic MRI and nonlinear registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Lehallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf103384d⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (3), pp.422-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191072v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontal UV-visible fluorescence polarization measurement for bovine meat ageing assessment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oil uptake by beef during pan frying: Impact on fatty acid composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 88 (1), pp.28-35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.027⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02645267v1</w:t>
+                <w:t xml:space="preserve">hal-02650040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic MRI and Thermal Simulation To Interpret Deformation and Water Transfer in Meat during Heating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouhrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Chevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (4), pp.1229-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf103384d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663274v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sensing for an objective evaluation of meat ageing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frontal UV-visible fluorescence polarization measurement for bovine meat ageing assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.28-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666285v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de mesure de l'anisotropie de fluorescence des tissus animaux structurés : application à la viande</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse de la mobilité et de la distribution du sel dans les produits alimentaires par résonance magnétique nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Foucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 64, pp.41-50</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, RE (139), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685248v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microwave sensing for an objective evaluation of meat ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (3/4), pp.379-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2009.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode de mesure de l'anisotropie de fluorescence des tissus animaux structurés : application à la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 64, pp.41-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Water activity and dielectric properties of gels in the frequency range 200 MHz-6 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Damez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (1), pp.87-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3223,228 +3495,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminuer la consommation de sel : vers une acceptabilité sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines - Transvalor; Les Presses des Mines, pp.133-144, 2023, 978-2-38542-121-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mines.alcan.2023.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR imaging of meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bonny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 131-1, Editions Springer, 2017, 978-3-319-28275-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-28275-6_131-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3454,105 +3726,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atteindre la structure et les propriétés d'intérêt des produits agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie des aliments. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02820565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3620,51 +3892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4772A769"/>
+    <w:nsid w:val="E8133C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3851,51 +4123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-clerjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6273-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164941606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985356v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO01120F" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383873v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Ikonic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630523v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1321-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2DH9F4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666285v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.04.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC7M0GSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Luc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Damez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820565v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-clerjon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6273-200X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164941606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116416" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116351" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05405892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Conti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.70053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514322v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2024.102666" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2022.e11245" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537396v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5239" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270695v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. G. C. Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110413" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO01120F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Deuscher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Ikonic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.118" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630523v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-014-1321-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdlatif Benmoussa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645141v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouhrara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2046569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Lehallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2011.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Chevarin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.12.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPMN5HJ8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf103384d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.027" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P2DH9F4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663274v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666285v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.04.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZC7M0GSN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685248v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peyrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Luc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Damez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605292v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28275-6_131-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>