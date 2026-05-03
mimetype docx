--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -635,295 +635,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075924v2</w:t>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Digestive Bacteria Suffer from Oxidative Stress: A Study on Ruminal Bacteria</w:t>
               </w:r>
@@ -1167,295 +1167,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Alberge</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
               </w:r>
@@ -1569,299 +1569,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fenaille</w:t>
+                <w:t xml:space="preserve">A. Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.5574-5586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552648v1</w:t>
+                <w:t xml:space="preserve">hal-04667561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk replacer feeding once or twice a day did not change the ruminal metabolomic profile and the microbial diversity of dairy calves from birth to weaning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zened</w:t>
+                <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Julien</w:t>
+                <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Canlet</w:t>
+                <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (8), pp.5574-5586. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.110404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2023-24327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04667561v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
@@ -1981,64 +1981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,766 +2109,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Bertide</w:t>
+                <w:t xml:space="preserve">Katia Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barilly</w:t>
+                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+                <w:t xml:space="preserve">hal-04214464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fève</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214464v1</w:t>
+                <w:t xml:space="preserve">hal-04347341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.7331. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347341v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+                <w:t xml:space="preserve">hal-03557575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dubois</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557575v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2913,429 +2913,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
               </w:r>
@@ -3615,77 +3615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
@@ -3717,157 +3717,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Maxime Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289744v1</w:t>
+                <w:t xml:space="preserve">hal-03109374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
               </w:r>
@@ -3981,1151 +3985,1147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Even</w:t>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109374v1</w:t>
+                <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Paës</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bébin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02477946v1</w:t>
+                <w:t xml:space="preserve">hal-02983697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331253v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scr.2020.101980⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983697v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data set on early feed intake and growth performances of rabbits fed during the suckling period with pellets differing in diameter or compression rate using a double-choice testing design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laperruque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114519002824⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02381031v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of gut microbial community through reproductive life in female rabbits and investigation of the link with offspring survival</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+                <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731120001305⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (4), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114519002824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148098v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00261⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (8), pp.1629-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731120000038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590383v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data set on early feed intake and growth performances of rabbits fed during the suckling period with pellets differing in diameter or compression rate using a double-choice testing design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Paes</w:t>
+                <w:t xml:space="preserve">1H-NMR metabolomics response to a realistic diet contamination with the mycotoxin deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Laperruque</w:t>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bannelier</w:t>
+                <w:t xml:space="preserve">Maxime Chalzaviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (105196), </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.111222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2020.111222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02796662v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of feed intake of the suckling rabbit and evidence of dietary preferences according to pellet physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5704,51 +5704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Co-occurrence Pattern Analysis of Cecal Microbiota Establishment at the Onset of Solid Feeding in Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5877,51 +5877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.230. </w:t>
@@ -6106,77 +6106,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des lapereaux plus robustes au sevrage : des bases biologiques aux leviers d’action en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6231,51 +6231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Saccharomyces cerevisiae Boulardii&amp;lt;/em&amp;gt; reduces the deoxynivalenol-induced alteration of the intestinal transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imourana Alassane-Kpembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6534,51 +6534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.152-161. </w:t>
@@ -6788,77 +6788,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (11), pp.4848-4859. </w:t>
@@ -6948,51 +6948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannaneh Mousavikhorshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7052,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7198,51 +7198,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7825,90 +7825,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (2), pp.652-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8223,77 +8223,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering the rabbit digestive ecosystem to improve digestive health and efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (9), pp.1429-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein replacement by digestible fibre in the diet of growing rabbits. 1: Impact on digestive balance, nitrogen excretion and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,77 +8573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed intake limitation strategies for the growing rabbit : effect on feeding behaviour, welfare, performance, digestive physiology and health : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (9), pp.1407-1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8681,64 +8681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restreindre l’ingestion du jeune lapin : de nouvelles stratégies pour renforcer sa santé digestive et améliorer son efficacité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8944,51 +8944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9103,51 +9103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
@@ -9237,51 +9237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
@@ -9855,77 +9855,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive physiology and hindgut bacterial community of the young rabbit (Oryctolagus cuniculus): Effects of age and short-term intake limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 156, pp.156-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9965,453 +9965,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
+                <w:t xml:space="preserve">Temperature and duration of heating of sunflower oil affect ruminal biohydrogenation of linoleic acid in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">Florence Privé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Farizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (2), pp.711-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658284v1</w:t>
+                <w:t xml:space="preserve">hal-02655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
+                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665214v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and duration of heating of sunflower oil affect ruminal biohydrogenation of linoleic acid in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Privé</w:t>
+                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655429v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cage or pen housing on carcass traits and meat quality of rabbit</w:t>
               </w:r>
@@ -10436,51 +10436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10508,342 +10508,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STATFINGERPRINTS: a friendly graphical interface program for processing and analysis of microbial fingerprint profiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skeletal muscle adaptations and biomechanical properties of tendons in response to jump exercise in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02609.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (2), pp.544-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658772v1</w:t>
+                <w:t xml:space="preserve">hal-02659763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle adaptations and biomechanical properties of tendons in response to jump exercise in rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">STATFINGERPRINTS: a friendly graphical interface program for processing and analysis of microbial fingerprint profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1359-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02609.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1286⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659763v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intensive rabbit breeding to sustainable development. A semi-quantitative analysis of the production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.79-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10877,51 +10877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11011,51 +11011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction strategy in the growing rabbit. 2. Impact on digestive health, growth and carcass characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,333 +11139,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ignacio González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (3), pp.835-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667528v1</w:t>
+                <w:t xml:space="preserve">hal-00660479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.03.033⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00660479v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème caecal et nutrition du lapin : interactions avec la santé digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11850,477 +11850,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673908v1</w:t>
+                <w:t xml:space="preserve">hal-02670647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670647v1</w:t>
+                <w:t xml:space="preserve">hal-02673908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900543v1</w:t>
+                <w:t xml:space="preserve">hal-02669383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669383v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur nutritionnelle de la viande de lapin</w:t>
               </w:r>
@@ -12608,51 +12608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12716,51 +12716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,51 +12837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13826,277 +13826,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AHOL (animal health ontology for livestock) ontology for integrating data on the main diseases of farmed animals: an example for the rabbit sector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petitjean Olivia</w:t>
+                <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Association Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.PH625-PH628</w:t>
+              <w:t xml:space="preserve">CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731253v1</w:t>
+                <w:t xml:space="preserve">hal-04827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">The AHOL (animal health ontology for livestock) ontology for integrating data on the main diseases of farmed animals: an example for the rabbit sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petitjean Olivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Association Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.PH625-PH628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827748v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
               </w:r>
@@ -14617,64 +14617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t>
@@ -14712,103 +14712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAe-ITAVI-ASFC, Mar 2023, Le Mans, France</w:t>
@@ -14919,51 +14919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Paccanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15057,77 +15057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
@@ -15275,168 +15275,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+                <w:t xml:space="preserve">hal-04574488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15445,262 +15445,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574488v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15833,51 +15833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Bonnemere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nantes, France</w:t>
@@ -16025,307 +16025,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthodologie pour évaluer la qualité thermique des nids et ses conséquences sur les lapereaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
+                <w:t xml:space="preserve">Both quantitative and energetic intake level affect caecal microbiota composition and activity in the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire : Journée ITAVI lapin de chair 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jan 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152808v1</w:t>
+                <w:t xml:space="preserve">hal-03649231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both quantitative and energetic intake level affect caecal microbiota composition and activity in the growing rabbit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Briens</w:t>
+                <w:t xml:space="preserve">Développement d’une méthodologie pour évaluer la qualité thermique des nids et ses conséquences sur les lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Webinaire : Journée ITAVI lapin de chair 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jan 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649231v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16531,103 +16531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling rabbit digestibility: effect of the age at introduction of a starter feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -16656,103 +16656,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -17044,77 +17044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Despeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17290,77 +17290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17553,90 +17553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
@@ -17665,103 +17665,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
@@ -17803,90 +17803,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">digestive disease week 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
@@ -17915,90 +17915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early introduction of solid foods: ingestion level matters more than prebiotics supplementation for shaping the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18040,77 +18040,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche participative pour la conception d'un système d'élevage cunicole socialement accepté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18159,937 +18159,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901325v1</w:t>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of formulated carvacrol on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etienne</w:t>
+                <w:t xml:space="preserve">MACADAM a user-friendly MetAboliC pAthway DAtabase for complex Microbial community function analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Adebiotech MBIO 2018 Les microbiotes et la santé humaine, animale et environnementale : Prévention et traitements du futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Romainville, France</w:t>
+              <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873080v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACADAM a user-friendly MetAboliC pAthway DAtabase for complex Microbial community function analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789596v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Efficacy of formulated carvacrol on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Allaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Berthelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Adebiotech MBIO 2018 Les microbiotes et la santé humaine, animale et environnementale : Prévention et traitements du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a new carvacrol-based product on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of early feed intake : does suckling rabbit have pellet preferences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BacTouBac 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977626v1</w:t>
+                <w:t xml:space="preserve">hal-02737624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of early feed intake : does suckling rabbit have pellet preferences?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy of a new carvacrol-based product on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 705 p</w:t>
+              <w:t xml:space="preserve">BacTouBac 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737624v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solid intake stimulation of suckling rabbit in the nest on survival and growth performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t>
+              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613623v1</w:t>
+                <w:t xml:space="preserve">hal-02734511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of solid intake stimulation of suckling rabbit in the nest on survival and growth performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Ikken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734511v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'ingestion précoce ou du ratio protéine amidon sur les performances de croissance et le microbiote caecal chez le lapin</w:t>
               </w:r>
@@ -19101,77 +19101,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
@@ -19282,51 +19282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestibilité comparée chez le lapin : effets de l’âge, de l’état et du stade physiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19388,458 +19388,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of antibiotherapy and rapidly fermentable fiber in the diet of young rabbit assessed by transcriptomic approaches: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition et santé digestive chez le monogastrique &amp;quot;NSM&amp;quot; : recherche de stratégies alimentaires contribuant à réduire l'utilisation des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739375v1</w:t>
+                <w:t xml:space="preserve">hal-02741291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition et santé digestive chez le monogastrique &amp;quot;NSM&amp;quot; : recherche de stratégies alimentaires contribuant à réduire l'utilisation des antibiotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Impact of antibiotherapy and rapidly fermentable fiber in the diet of young rabbit assessed by transcriptomic approaches: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741291v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of energy level in doe diet on intake and performances of young rabbits before and after weaning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Destombes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">K. Massip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Quindao, China. 417 p</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739433v1</w:t>
+                <w:t xml:space="preserve">hal-02744316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19858,514 +19858,514 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of energy level in doe diet on intake and performances of young rabbits before and after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Massip</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+                <w:t xml:space="preserve">N. Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Quindao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744316v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799866v1</w:t>
+                <w:t xml:space="preserve">hal-02739131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Role of the metacommunity in the colonization of rabbit's intestinal tract to fight against antibiotic-resistant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739131v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piste de recherches pour améliorer la robustesse des lapereaux au sevrage : l'alimentation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Ikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale des professionnels lapins de chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Pacé, France. 74 p</w:t>
@@ -20407,51 +20407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First microbial gene catalog and antibiotic resistome of rabbit gut microbiota established by metagenomic sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20519,51 +20519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20657,51 +20657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ghozlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20769,51 +20769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20888,527 +20888,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+                <w:t xml:space="preserve">Anne Yvonne Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744277v1</w:t>
+                <w:t xml:space="preserve">hal-02740152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en énergie et en protéines de l'aliment sur la composition du microbiote caecal chez le lapereau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Grenet</w:t>
+                <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742267v1</w:t>
+                <w:t xml:space="preserve">hal-02739751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740152v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Effets de la teneur en énergie et en protéines de l'aliment sur la composition du microbiote caecal chez le lapereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739751v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation post-sevrage de l'ingestion, une pratique favorable à la santé et à l'efficacité alimentaire : des mécanismes physiologiques à l'impact économique</w:t>
               </w:r>
@@ -21532,64 +21532,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21670,64 +21670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21894,51 +21894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive efficiency of the growing rabbit according to restriction strategy and dietary energy concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21989,51 +21989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of antibiotherapy on growing rabbits assessed by a whole-blood transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22153,51 +22153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22242,445 +22242,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion restreinte et concentration énergétique de l'aliment : Impact sur la santé, les performances et le rendement à l'abattage du lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Incorporation de fibres rapidement fermentescibles dans un aliment périsevrage : impact sur la digestion, la croissance et l´état sanitaire du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. 244 p</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748894v1</w:t>
+                <w:t xml:space="preserve">hal-01193960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Zened</w:t>
+                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209160v1</w:t>
+                <w:t xml:space="preserve">hal-02750256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapereaux de la naissance au sevrage : Quels outils pour des lapereaux plus robustes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of feed restriction and of the hygiene of housing on rabbit performances and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ARPA 2013 - 3rd Conference of Asian Rabbit Production Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Denpasar, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750040v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse inflammatoire du lapin selon son niveau d'ingestion ou l'hygiène de son logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22712,454 +22704,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de fibres rapidement fermentescibles dans un aliment périsevrage : impact sur la digestion, la croissance et l´état sanitaire du lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+                <w:t xml:space="preserve">Ingestion restreinte et concentration énergétique de l'aliment : Impact sur la santé, les performances et le rendement à l'abattage du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. 244 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193960v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750256v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and of the hygiene of housing on rabbit performances and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Lapereaux de la naissance au sevrage : Quels outils pour des lapereaux plus robustes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Martin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPA 2013 - 3rd Conference of Asian Rabbit Production Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Denpasar, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132761v1</w:t>
+                <w:t xml:space="preserve">hal-02750040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d'ingestion d'aliment sec par le lapereau au nid: interaction avec l'ingestion de fèces dures maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23223,51 +23223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 1. Quantification de la production maternelle de fèces et de leur ingestion par les lapereaux au nid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23325,498 +23325,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808836v1</w:t>
+                <w:t xml:space="preserve">hal-01131080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131080v1</w:t>
+                <w:t xml:space="preserve">hal-02808836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748551v1</w:t>
+                <w:t xml:space="preserve">hal-01132764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132764v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
               </w:r>
@@ -23854,51 +23854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Nov 2013, Le Mans, France. 244 p</w:t>
@@ -23966,91 +23966,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nante, France. 665 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132760v1</w:t>
@@ -24100,51 +24100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24186,51 +24186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of french rabbit breeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24238,51 +24238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -24430,277 +24430,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection for digestive disorders in two commercial rabbit lines : response of crossbred young rabbits to an experimental inoculation of Echerichia coli 0103.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard</w:t>
+                <w:t xml:space="preserve">Intake limitation strategy and dietary protein concentration : effect on rabbit growth performance and health, from a large-scale study in a french network of experimental units (GEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hurtaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">C Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt</w:t>
+              <w:t xml:space="preserve">, World Rabbit Science Association (WRSA). INT., Sep 2012, Sharm El-Sheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745187v1</w:t>
+                <w:t xml:space="preserve">hal-02747310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake limitation strategy and dietary protein concentration : effect on rabbit growth performance and health, from a large-scale study in a french network of experimental units (GEC)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Duperray</w:t>
+                <w:t xml:space="preserve">Divergent selection for digestive disorders in two commercial rabbit lines : response of crossbred young rabbits to an experimental inoculation of Echerichia coli 0103.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Mevel</w:t>
+                <w:t xml:space="preserve">J. Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, World Rabbit Science Association (WRSA). INT., Sep 2012, Sharm El-Sheikh, Egypt</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747310v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
               </w:r>
@@ -24712,51 +24712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24805,290 +24805,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'index de fréquence des traitements par les antibiotiques (IFTA) : un indicateur de durabilité des ateliers d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Courtadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Croisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748786v1</w:t>
+                <w:t xml:space="preserve">hal-02750406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'index de fréquence des traitements par les antibiotiques (IFTA) : un indicateur de durabilité des ateliers d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750406v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bacterial diversity in the rumen in dairy calves from birth to weaning using a high throughput 454 GS FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25165,90 +25165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité des élevages cunicoles français : méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gourlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25290,51 +25290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse digestive du lapereau à une inoculation expérimentale colibacillaire (O128:C6) en fonction du niveau d'ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25415,90 +25415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion restreinte et concentration protéique de l'aliment : impact sur la digestion et les rejets azotés chez le lapin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25579,51 +25579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25648,51 +25648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26243,77 +26243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the feed distribution mode in a strategy of feed restriction : effect on the feed intake pattern, growth and digestive health in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26390,51 +26390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -26515,51 +26515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
@@ -26588,77 +26588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre la stratégie de restriction et la concentration énergétique de l'aliment :impact sur la croissance et la santé du lapin. Premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26709,77 +26709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age and feed intake level on structure and diversity of caecal bacterial community of young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, Interaction with host and impact on the environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26843,51 +26843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27011,77 +27011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27162,51 +27162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27270,51 +27270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27464,51 +27464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27839,51 +27839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28197,51 +28197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -28309,64 +28309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28430,51 +28430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28598,64 +28598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réorientation oxydative dans les muscles de la cuisse en réponse à l'exercice physique chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih El Ramouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28956,77 +28956,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Doutreloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29077,51 +29077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29159,51 +29159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Ramouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29293,77 +29293,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Doutreloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29414,77 +29414,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Doutreloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29535,77 +29535,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Doutreloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29764,51 +29764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29853,450 +29853,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759139v1</w:t>
+                <w:t xml:space="preserve">hal-02759820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les modes de logement du lapin en engraissement : influence sur les qualités des carcasses et des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758812v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759820v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modes de logement du lapin en engraissement : influence sur les qualités des carcasses et des viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Lebas</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761928v1</w:t>
+                <w:t xml:space="preserve">hal-02758812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de trois modes de logement sur les performances zootechniques et la qualité de la viande de lapin</w:t>
               </w:r>
@@ -30416,64 +30416,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30515,51 +30515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30610,51 +30610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30761,51 +30761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30981,51 +30981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31089,51 +31089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection sur le poids à 63 jours : quelles conséquences pour les caractéristiques bouchères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31184,51 +31184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31292,51 +31292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31677,51 +31677,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (29)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -31890,51 +31890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -32082,3192 +32082,3317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le séquençage de l'ARNm en cellules uniques (scRNA-seq): un outil pour étudier la diversité des cellules CD45+ de la lamina propria du cæcum du lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of porcine and rabbit milk oligosaccharides by liquid chromatography coupled to high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Averty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du club d'immunologie et de vaccinologie vétérinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la société française de spectrométrie de masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827525v1</w:t>
+                <w:t xml:space="preserve">hal-05591694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
+                <w:t xml:space="preserve">Le séquençage de l'ARNm en cellules uniques (scRNA-seq): un outil pour étudier la diversité des cellules CD45+ de la lamina propria du cæcum du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Symposium du club d'immunologie et de vaccinologie vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054303v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788263v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ECCB2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541346v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771202v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes des exposés (keynotes, contributions orales, mini-symposia) : JOBIM2022_proceedings_oral.pdf (23 Mo) et actes des posters et démos : JOBIM2022_proceedings_posters_demos.pdf (19 Mo). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848228v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
+              <w:t xml:space="preserve">ECCB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776011v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of burrows in housing: effects on their occupation rate and health of growing rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Breda</w:t>
+                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72th EAAP conference (Ed. EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. , pp.222</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639280v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Location of burrows in housing: effects on their occupation rate and health of growing rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">72th EAAP conference (Ed. EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. , pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538657v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Saccharomyces cerevisiae var. boulardii supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+                <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Beneficial Microbes Conference (BMC2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t>
+              <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647655v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of yeast supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Effect of Saccharomyces cerevisiae var. boulardii supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.546, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">8. Beneficial Microbes Conference (BMC2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Virtual Conference, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118311v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+                <w:t xml:space="preserve">Effect of yeast supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.546, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176836v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177058v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
+                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
+              <w:t xml:space="preserve">JOBIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947690v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851900v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
+              <w:t xml:space="preserve">DefisPHASE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791605v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MACADAM: A user-friendly MetAboliC pAthways DAtabase for complex Microbial community function Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
+                <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. 2018</w:t>
+              <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785402v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+                <w:t xml:space="preserve">MACADAM: A user-friendly MetAboliC pAthways DAtabase for complex Microbial community function Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athens, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595645v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation du microbiote et mise en place des fonctions du rumen chez le veau de race laitière.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809301v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+                <w:t xml:space="preserve">Implantation du microbiote et mise en place des fonctions du rumen chez le veau de race laitière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810605v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747665v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Zened</w:t>
+                <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
+              <w:t xml:space="preserve">8.INRA-Rowett Symposium on Gut Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. , 187 p., 2012, 8th INRA-Rowett Symposium on Gut Microbiology. Gut Microbiota: friend or foe ?</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809835v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
+                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
+              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806622v1</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805484v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SEVAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35286,51 +35411,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. pp.0, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04041509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35340,154 +35465,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Theau-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lapin. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère Ed., Editions Quae, 270 p., 2015, Savoir Faire (Quae), 978-2759-22416-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35497,65 +35622,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35593,51 +35718,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35647,51 +35772,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS, a comprehensive workflow to analyze metagenomic data using Illumina or PacBio HiFi reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35713,130 +35838,130 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk oligosaccharide patterns in mammalian species: a scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35848,51 +35973,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35902,51 +36027,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -35998,183 +36123,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux d'incorporation de luzerne déshydratée dans la ration sur la qualité des carcasses et la composition en acides gras de la viande de lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux d'incorporation de luzerne déshydratée dans la ration sur la qualité des carcasses et la composition en acides gras de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36184,91 +36309,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise de la qualité de la viande et de la carcasse à l'optimisation des services par ingénierie de l'écosystème digestif chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02791991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36278,113 +36403,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote digestif : un acteur de préservation de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. ENVT 1ère année, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36406,103 +36531,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Formation Métagénomique avec le logiciel FROGS (Find, Rapidly, Otus with Galaxy Solution), 2017, 270 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote digestif : un acteur de la préservation de notre santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -36511,51 +36636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Bio-Ingénierie : santé, aliments (BING) (microbiote digestif : un acteur de la préservation de notre santé), 2016, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36565,127 +36690,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-scripts for rabbit coprophagous behavior website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId760"/>
+      <w:footerReference w:type="default" r:id="rId764"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -36753,51 +36878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD2A45BA"/>
+    <w:nsid w:val="0A08FAD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -36984,51 +37109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-combes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185058019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9228-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moscati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Crotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hup&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10050199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWVJ61ZQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh Mousavikhorshidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.2141" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ9X7XHQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Destombes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2015.3977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rebours" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.197871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648447v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.04.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM16QGD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.01.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWRBZ4K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2009.661" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003790" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraba&#241;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Badiola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683614v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducomps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731253v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Olivia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789596v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613623v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ikken" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ikken" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784938v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739433v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742267v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739608v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperrey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742756v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132758v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193958v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132759v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-799-8" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748894v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210827v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193960v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132761v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190142v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fidler" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132760v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747842v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coutelet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747310v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briens" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mevel" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750406v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtadon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croisier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coutelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746160v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753654v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750459v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750625v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750650v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755738v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764434v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761928v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763995v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meplain" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142789v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pomi&#232;s" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647655v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118311v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785402v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618403v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Theau-Clement" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812687v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812447v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791991v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791589v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-combes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185058019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9228-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moscati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Crotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hup&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10050199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWVJ61ZQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh Mousavikhorshidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.2141" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ9X7XHQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Destombes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2015.3977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rebours" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.197871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648447v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.04.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM16QGD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.01.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWRBZ4K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2009.661" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003790" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraba&#241;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Badiola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683614v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducomps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Olivia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789596v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977626v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613623v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ikken" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ikken" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784938v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739433v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742267v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739608v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperrey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742756v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132758v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193958v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132759v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-799-8" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193960v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132761v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210827v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190142v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fidler" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132760v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747842v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coutelet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mevel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750406v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtadon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croisier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coutelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746160v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753654v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750459v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750625v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750650v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755738v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764434v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761928v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763995v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meplain" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142789v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pomi&#232;s" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591694v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Averty" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647655v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118311v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785402v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618403v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Theau-Clement" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812687v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791991v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791589v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>