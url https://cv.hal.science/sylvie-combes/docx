--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -233,697 +233,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MilkOligoCorpus: A semantically annotated resource for knowledge extraction on mammalian milk oligosaccharides</w:t>
+                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Sauvion</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0319729. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220365v1</w:t>
+                <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666812v2</w:t>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403529v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">MilkOligoCorpus: A semantically annotated resource for knowledge extraction on mammalian milk oligosaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Clara Sauvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0319729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0319729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous steatosis stimulation in geese induces liver fattening but impacts sexual maturation and muscle growth in a sex-dependent manner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (6), pp.101533. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075924v2</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Digestive Bacteria Suffer from Oxidative Stress: A Study on Ruminal Bacteria</w:t>
               </w:r>
@@ -935,77 +935,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Kaleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Science and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (4), </w:t>
@@ -1069,51 +1069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,338 +1167,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634098v1</w:t>
+                <w:t xml:space="preserve">hal-04827655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrate reduces epithelial barrier dysfunction induced by the foodborne mycotoxin deoxynivalenol in cell monolayers derived from pig jejunum organoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+                <w:t xml:space="preserve">A multi-omics dataset of the response to early plant polysaccharide ingestion in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Marrauld</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19490976.2024.2430424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-024-03471-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04827655v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprophagia in early life tunes expression of immune genes after weaning in rabbit ileum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schmaltz-Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,51 +1618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1709,90 +1713,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoThesaurus, a dataset of mammalian milk oligosaccharide synonyms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1873,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,64 +1985,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of piglet intestinal 3D organoids from cryopreserved epithelial crypts and establishment of cell monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2109,766 +2113,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fève</w:t>
+                <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214464v1</w:t>
+                <w:t xml:space="preserve">hal-04400310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Disruption of the primocolonizing microbiota alters epithelial homeostasis and imprints stem cells in the colon of neonatal piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Katia Fève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le-Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202301182R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04347341v1</w:t>
+                <w:t xml:space="preserve">hal-04214464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Life Microbiota Is Not a Major Factor Underlying the Susceptibility to Postweaning Diarrhea in Piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">L’introduction précoce d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour construire et préserver la santé du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lencina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allan Bertide</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Gallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Barilly</w:t>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.7331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00694-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400310v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t>
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Labussière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Castex</w:t>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557575v1</w:t>
+                <w:t xml:space="preserve">hal-03947496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action a l'échelle de l'élevage pour une gestion intégrée de la santé chez les animaux monogastriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae boulardii CNCM I-1079 supplementation in finishing male pigs helps to cope with heat stress through feeding behaviour and gut microbiota modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Serge Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Mathieu Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.307-326. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (3), pp.353-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0007114521001756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03947496v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental Stage, Solid Food Introduction and Suckling Cessation Differentially Influence the Co-maturation of the Gut Microbiota and Intestinal Epithelium in Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2913,429 +2917,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+                <w:t xml:space="preserve">hal-03788364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phenotype of the gut region is more stably retained than developmental stage in piglet intestinal organoids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse Poli</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.983031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788364v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
               </w:r>
@@ -3507,51 +3511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-M. Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (12), pp.1-7. </w:t>
@@ -3589,103 +3593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut Microbiota-Derived Metabolite Signature in Suckling and Weaned Piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Bertide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (1), pp.982-994. </w:t>
@@ -3717,161 +3721,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Arroyo</w:t>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Even</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109374v1</w:t>
+                <w:t xml:space="preserve">hal-03289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of housing enrichment and type of flooring on the performance and behaviour of female rabbits</w:t>
               </w:r>
@@ -3985,226 +3985,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and fragmented feed distribution on performance, intake behaviour and digestion of the growing rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intestinal microbial composition in Greylag geese differs with steatosis induction mode: spontaneous or induced by overfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Burel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-00067-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289744v1</w:t>
+                <w:t xml:space="preserve">hal-03109374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture of rabbit caecum organoids by reconstituting the intestinal stem cell niche in vitro with pharmacological inhibitors or L-WRN conditioned medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4268,90 +4272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Introduction of Solid Feeds: Ingestion Level Matters More Than Prebiotic Supplementation for Shaping Gut Microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science | www.frontiersin.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
@@ -4428,64 +4432,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (11), pp.2253-2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4670,77 +4674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary composition and yeast-microalgae combination supplementation modulate the microbial ecosystem in the caecum, colon and faeces of horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Grimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Julliand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,51 +4804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into suckling rabbit feeding behaviour: acceptability of different creep feed presentations and attractiveness for sensory feed additives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,103 +5059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota derived metabolites contribute to intestinal barrier maturation at the suckling-to-weaning transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gut microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (5), pp.1268-1286. </w:t>
@@ -5183,611 +5187,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational Transmission of Characters Through Genetics, Epigenetics, Microbiota, and Learning in Livestock</w:t>
+                <w:t xml:space="preserve">Dehydrated Alfalfa and Fresh Grass Supply in Young Rabbits: Effect on Performance and Caecal Microbiota Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid David</w:t>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Alessandro Dal Bosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livia Moscati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Crotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01058⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (341), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani9060341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620369v1</w:t>
+                <w:t xml:space="preserve">hal-02165413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydrated Alfalfa and Fresh Grass Supply in Young Rabbits: Effect on Performance and Caecal Microbiota Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+                <w:t xml:space="preserve">Onset of feed intake of the suckling rabbit and evidence of dietary preferences according to pellet physical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Dal Bosco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silvia Crotti</w:t>
+                <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani9060341⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 255, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165413v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of feed intake of the suckling rabbit and evidence of dietary preferences according to pellet physical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MACADAM database: a MetAboliC pAthways DAtabase for Microbial taxonomic groups for mining potential metabolic capacities of archaeal and bacterial taxonomic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2019.114223⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baz049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288154v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MACADAM database: a MetAboliC pAthways DAtabase for Microbial taxonomic groups for mining potential metabolic capacities of archaeal and bacterial taxonomic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergenerational Transmission of Characters Through Genetics, Epigenetics, Microbiota, and Learning in Livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Le Boulch</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dehais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baz049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2019.01058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276653v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Co-occurrence Pattern Analysis of Cecal Microbiota Establishment at the Onset of Solid Feeding in Young Rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, Non paginé. </w:t>
@@ -5819,364 +5823,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumonisin-Exposure Impairs Age-Related Ecological Succession of Bacterial Species in Weaned Pig Gut Microbiota</w:t>
+                <w:t xml:space="preserve">FROGS: Find, Rapidly, OTUs with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Mateos</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Frédéric Escudié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins10060230⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8), pp.1287-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01829232v1</w:t>
+                <w:t xml:space="preserve">hal-02626808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROGS: Find, Rapidly, OTUs with Galaxy Solution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fumonisin-Exposure Impairs Age-Related Ecological Succession of Bacterial Species in Weaned Pig Gut Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ivan Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (8), pp.1287-1294. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btx791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins10060230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626808v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des lapereaux plus robustes au sevrage : des bases biologiques aux leviers d’action en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6378,51 +6382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumen microbiota and dietary fat: a mutual shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,103 +6486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substituting starch with digestible fiber does not impact on health status or growth in restricted fed rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226, pp.152-161. </w:t>
@@ -6628,51 +6632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of feed restriction and housing hygiene conditions on specific and inflammatory immune response, the cecal bacterial community and the survival of young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.854-863. </w:t>
@@ -6775,64 +6779,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feeding strategy and diet for reproductive rabbit does on intake, performances, and health of young and females before and after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,103 +6900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN LPS-based method to stimulate the inflammatory response in growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannaneh Mousavikhorshidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (1), pp.55-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7039,64 +7043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed composition at the onset of feeding behaviour influences slaughter weight in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7185,64 +7189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulate feed intake before weaning and control intake after weaning to optimise health and growth performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,90 +7310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative feed restriction rather than caloric restriction modulates the immune response of growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7466,64 +7470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,64 +7604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7721,64 +7725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OligoSpecificitySystem: global matching efficiency calculation of oligonucleotide sets taking into account degeneracy and mismatch possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Mining and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.417-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7812,103 +7816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects implantation of cecal microbiota and health status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (2), pp.652-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7968,51 +7972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vasaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Brugirard Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,321 +8074,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Engineering the rabbit digestive ecosystem to improve digestive health and efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12011⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (9), pp.1429-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731113001079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648977v1</w:t>
+                <w:t xml:space="preserve">hal-02646934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the rabbit digestive ecosystem to improve digestive health and efficacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Microbial ecology of the rumen evaluated by 454 GS FLX pyrosequencing is affected by starch and oil supplementation of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (9), pp.1429-1439. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (2), pp.504-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731113001079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646934v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein replacement by digestible fibre in the diet of growing rabbits. 1: Impact on digestive balance, nitrogen excretion and microbial activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8482,64 +8486,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 90 (12), pp.4431-4440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8573,77 +8577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed intake limitation strategies for the growing rabbit : effect on feeding behaviour, welfare, performance, digestive physiology and health : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (9), pp.1407-1419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8681,77 +8685,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restreindre l’ingestion du jeune lapin : de nouvelles stratégies pour renforcer sa santé digestive et améliorer son efficacité alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (4), pp.323-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8789,90 +8793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (5), pp.395-406</w:t>
@@ -8944,64 +8948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173 (3-4), pp.235-243. </w:t>
@@ -9045,632 +9049,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650069v1</w:t>
+                <w:t xml:space="preserve">hal-02647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (11), pp.5634-5645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647485v1</w:t>
+                <w:t xml:space="preserve">hal-02652174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch and oil in the donor cow diet and starch in substrate differently affect the in vitro ruminal biohydrogenation of linoleic and linolenic acids</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4491⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (9), pp.1878-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652174v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stocking density on the growth performance and digestive microbiota of broiler chickens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 90 (9), pp.1878-1889. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2010-01311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000465v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9747,64 +9751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9849,199 +9853,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestive physiology and hindgut bacterial community of the young rabbit (Oryctolagus cuniculus): Effects of age and short-term intake limitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.01.017⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668150v1</w:t>
+                <w:t xml:space="preserve">hal-02658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and duration of heating of sunflower oil affect ruminal biohydrogenation of linoleic acid in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Privé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Farizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10050,437 +10084,407 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 93 (2), pp.711-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3168/jds.2009-2534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658284v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Digestive physiology and hindgut bacterial community of the young rabbit (Oryctolagus cuniculus): Effects of age and short-term intake limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 156, pp.156-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2010.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665214v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cage or pen housing on carcass traits and meat quality of rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Postollec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4, pp.295-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10553,51 +10557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (2), pp.544-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10631,90 +10635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STATFINGERPRINTS: a friendly graphical interface program for processing and analysis of microbial fingerprint profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10773,77 +10777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of intensive rabbit breeding to sustainable development. A semi-quantitative analysis of the production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (2), pp.79-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10877,103 +10881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 107, pp.1642-1650. </w:t>
@@ -11011,64 +11015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction strategy in the growing rabbit. 2. Impact on digestive health, growth and carcass characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,51 +11149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between sensory and physicochemical measurements in meat of rabbit from three different breeding systems using canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11304,90 +11308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11421,64 +11425,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystème caecal et nutrition du lapin : interactions avec la santé digestive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11546,90 +11550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of physico-chemical measurements to discriminate rabbit meat from three different productive processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11692,64 +11696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La luzerne déshydratée: Une source d'acides gras oméga-3 pour le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuniculture Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33, pp.71-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11774,64 +11778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viande de lapin et oméga 3: Une alimentation riche en luzerne permet d'enrichir la viande des lapins en oméga 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.31-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11869,51 +11873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11990,51 +11994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12066,291 +12070,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669383v1</w:t>
+                <w:t xml:space="preserve">hal-00900543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900543v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur nutritionnelle de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (5), pp.373-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12414,51 +12418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mauriège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12500,51 +12504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cooking temperature and cooking time on Warner-Bratzler tenderness measurement and collagen content in rabbit meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12621,51 +12625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12729,51 +12733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12850,51 +12854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13053,51 +13057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of GH administration on GH and IGF-I receptors in porcine skeletal muscle and liver in relation to plasma GH-binding protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13148,51 +13152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate food restriction affects skeletal muscle and liver growth hormone receptors differently in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13377,51 +13381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development changes in insulin-like growth factor-1 ( IGF-1 ) receptor levels and plasma IGF-1 concentrations in large white and meishan pigs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13707,51 +13711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et avantages du séquençage métabarcoding long-reads ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13759,51 +13763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Castanet Tolosan, France</w:t>
@@ -13826,320 +13830,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Achard</w:t>
+                <w:t xml:space="preserve">The AHOL (animal health ontology for livestock) ontology for integrating data on the main diseases of farmed animals: an example for the rabbit sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petitjean Olivia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Association Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.PH625-PH628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827748v1</w:t>
+                <w:t xml:space="preserve">hal-04731253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AHOL (animal health ontology for livestock) ontology for integrating data on the main diseases of farmed animals: an example for the rabbit sector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petitjean Olivia</w:t>
+                <w:t xml:space="preserve">LE BUTYRATE REDUIT LA DYSFONCTION DE LA BARRIERE EPITHELIALE INDUITE PAR LA MYCOTOXINE DEOXYNIVALENOL DANS UN MODELE D’ORGANOÏDES D’INTESTIN DE PORCELETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Al-Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Rabbit Science Association; Institute of Agrifood Research and Technology; Association Espanola de Cunicultura, Oct 2024, Tarragona, Spain. pp.PH625-PH628</w:t>
+              <w:t xml:space="preserve">CECED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731253v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conséquences d'un enrichissement de l'environnement néonatal des poussins sur les performances, le microbiote intestinal et la santé des poulets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14233,51 +14237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14328,51 +14332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact with an adult hen after hatching promotes maturation of the chick caecal microbiota and has a greater effect than hatching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hondelatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14447,441 +14451,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAe-ITAVI-ASFC, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047884v1</w:t>
+                <w:t xml:space="preserve">hal-04398324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Principes, cadre d'analyse et leviers d'action pour une gestion intégrée de la santé en élevage cunicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, ITAVI; INRAE; ASFC, Mar 2023, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646246v1</w:t>
+                <w:t xml:space="preserve">hal-04047884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction d’aliment solide au début de la vie, une stratégie de pilotage du microbiote pour préserver la santé du lapin ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">ETUDE DE LA RESILIENCE DE L'HOLOBIONTE SUITE A UNE RUPTURE DE TRANSMISSION SYMBIOTIQUE DANS 2 LIGNEES DE LAPINS SELECTIONNEES SUR L'EFFICACITE ALIMENTAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18 èmes J. Rech. Cunicoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI; INRAE, Mar 2023, Le Mans, France. pp.137-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572370921303193E12)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398324v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter l'installation du microbiote des animaux d'élevage : les technologies de séquençage pour explorer les communautés bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2IEME COLLOQUE DE L’INFRASTRUCTURE INRAE GENOMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14900,820 +14904,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Helies</w:t>
+                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Paccanelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">Chloé Bredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580177v1</w:t>
+                <w:t xml:space="preserve">hal-04827599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une supplémentation en polyphenols module la maturation du microbiote et de l’épithélium intestinal lors de l'introduction de l'alimentation solide chez le lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">VARIABILITE DE LA COMPOSITION EN OLIGOSACCHARIDES DU LAIT ET LIEN AVEC LA CARRIERE REPRODUCTIVE DES LAPINES ET LA VIABILITE DES LAPEREAUX AU SEVRAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Helies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paccanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lille-Laroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bredon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lise Gallo</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, ITAVI, Mar 2023, Le Mans, France. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827599v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944382v1</w:t>
+                <w:t xml:space="preserve">hal-04574488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Garreau</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574488v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740586v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16031,90 +16035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Both quantitative and energetic intake level affect caecal microbiota composition and activity in the growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16156,90 +16160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthodologie pour évaluer la qualité thermique des nids et ses conséquences sur les lapereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Guené-Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16281,51 +16285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use and exploratory behaviour in growing rabbit housed in large partitioned pens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brédas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16333,51 +16337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Wordl Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -16458,51 +16462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Debrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -16544,90 +16548,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suckling rabbit digestibility: effect of the age at introduction of a starter feed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bannelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -16669,90 +16673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation of early solid feed ingestion in the nest accelerates the maturation of the rabbits caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
@@ -16906,103 +16910,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspective on intergenerational transmission of characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Aliakbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Porto, Portugal</w:t>
@@ -17025,454 +17029,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yayu Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734802v1</w:t>
+                <w:t xml:space="preserve">hal-02884253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gut microbiota of rabbit females according to the annual reproductive success and age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Despeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECED 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44. Symposium de Cunicultura de ASESCU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aranda del Duero, España. 108 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2019.11963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914649v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches participatives: un moyen pour faire évoluer conjointement les perceptions et les pratiques d'élevage dans la société et dans l'Institut ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yayu Huang</w:t>
+                <w:t xml:space="preserve">L’ingestion d’aliments solides au début de la vie induit la co maturation du microbiote et de la barrière intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paës Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymard Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barilly Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">CECED 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884253v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a new carvacrol-based product on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17534,484 +17538,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">digestive disease week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884240v1</w:t>
+                <w:t xml:space="preserve">hal-02914647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuler l'ingestion d'aliments solides au début de la vie : une stratégie prometteuse pour piloter la co-maturation du microbiote et de la muqueuse intestinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques, Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890935v1</w:t>
+                <w:t xml:space="preserve">hal-02884240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life solid food ingestion remodels the gut microbiota compostion and increases the production of protective bacterial metabolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de l'ingestion d'aliment solide de lapereaux allaités et effets du diamètre et de la dureté des granulés sur leurs préférences alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">digestive disease week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, San diego, United States</w:t>
+              <w:t xml:space="preserve">18. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914647v1</w:t>
+                <w:t xml:space="preserve">hal-02890935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early introduction of solid foods: ingestion level matters more than prebiotics supplementation for shaping the gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duperray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Krakow, Poland. p.128</w:t>
@@ -18040,90 +18044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche participative pour la conception d'un système d'élevage cunicole socialement accepté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davi Savietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18159,385 +18163,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01768063v1</w:t>
+                <w:t xml:space="preserve">hal-01901325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACADAM a user-friendly MetAboliC pAthway DAtabase for complex Microbial community function analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobim (Journées Ouvertes Biologie Informatique Mathématiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota as a tool to promote spontaneous liver steatosis in Greylag geese: promising results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ontologie ATOL : amélioration de l'outil par l'intégration des caractères de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901325v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of formulated carvacrol on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
               </w:r>
@@ -18562,51 +18566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Treilhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18661,64 +18665,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of early feed intake : does suckling rabbit have pellet preferences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18773,51 +18777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of a new carvacrol-based product on Campylobacter jejuni in challenge test in vivo and impact on the whole caecal microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BacTouBac 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18842,90 +18846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre pour contrôler les facteurs génétiques et non génétiques de la transmission des caractères maternels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Le Mans, France. 205 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18950,77 +18954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of solid intake stimulation of suckling rabbit in the nest on survival and growth performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Ikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19075,77 +19079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'ingestion précoce ou du ratio protéine amidon sur les performances de croissance et le microbiote caecal chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19194,264 +19198,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote digestif, acteur de la santé: intérêt et outils pour son contrôle, notamment chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Digestibilité comparée chez le lapin : effets de l’âge, de l’état et du stade physiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fondamentaux de l’AFTAA. Immunité et nutrition 2 : ce que vous pouvez faire pour l’intestin des monogastriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784938v1</w:t>
+                <w:t xml:space="preserve">hal-02733788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestibilité comparée chez le lapin : effets de l’âge, de l’état et du stade physiologiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Le microbiote digestif, acteur de la santé: intérêt et outils pour son contrôle, notamment chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Les fondamentaux de l’AFTAA. Immunité et nutrition 2 : ce que vous pouvez faire pour l’intestin des monogastriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733788v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrition et santé digestive chez le monogastrique &amp;quot;NSM&amp;quot; : recherche de stratégies alimentaires contribuant à réduire l'utilisation des antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19532,90 +19536,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of antibiotherapy and rapidly fermentable fiber in the diet of young rabbit assessed by transcriptomic approaches: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
@@ -19638,484 +19642,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of energy level in doe diet on intake and performances of young rabbits before and after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Massip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+                <w:t xml:space="preserve">N. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Quindao, China. 417 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744316v1</w:t>
+                <w:t xml:space="preserve">hal-02739433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Effect of housing hygiene conditions and feed intake on specific and inflammatory immune response, bacterail cecal fermentation and survival of rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Massip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744215v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of energy level in doe diet on intake and performances of young rabbits before and after weaning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Exploration de l’implication du système immunitaire dans le lien entre les pratiques d’élevage et la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schmaltz Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Quindao, China. 417 p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739433v1</w:t>
+                <w:t xml:space="preserve">hal-02744215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of feeding strategy on the maturation of ceacal microbiota in young rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Qingdao, China. 417 p</w:t>
@@ -20170,51 +20174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20269,77 +20273,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piste de recherches pour améliorer la robustesse des lapereaux au sevrage : l'alimentation précoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Ikken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20513,945 +20517,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ghozlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794276v1</w:t>
+                <w:t xml:space="preserve">hal-02792973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First rabbit gut microbial gene catalog and metagenomic insights into the resistome : links with antibiotic use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Evaluation d’un système d’élevage alternatif à l’antibiothérapie sur la mise en place du système immunitaire chez le lapin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792973v1</w:t>
+                <w:t xml:space="preserve">hal-02794276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Yvonne Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742208v1</w:t>
+                <w:t xml:space="preserve">hal-02740152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et limites de l'ajout de fèces dures dans le nid sur la santé des lapereaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740152v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation du microbiote intestinal dans l'iléon et les ceca des canetons Barbarie, Pékin et Mulard par séquençage miseQ</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Siviglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739751v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux de l'antibiorésistance en élevage cunicole français et application du concept d'exclusion compétitive pour limiter la transmission d'un microbiote maternal antibiorésistant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
+                <w:t xml:space="preserve">Effets de la teneur en énergie et en protéines de l'aliment sur la composition du microbiote caecal chez le lapereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehya Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744277v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en énergie et en protéines de l'aliment sur la composition du microbiote caecal chez le lapereau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Grenet</w:t>
+                <w:t xml:space="preserve">Modulation de la composition l'écosystème digestif caecal du lapereau par voie alimentaire et relation avec son fonctionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Le Mans, France. 264 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742267v1</w:t>
+                <w:t xml:space="preserve">hal-02742208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La limitation post-sevrage de l'ingestion, une pratique favorable à la santé et à l'efficacité alimentaire : des mécanismes physiologiques à l'impact économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21657,77 +21661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer l'ingestion d'énergie après le sevrage pour un compromis entre santé et performance chez le lapin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tehya Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21769,64 +21773,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de croissance et santé des lapins lors d'une restriction alimentaire post sevrage par substitution de l'amidon par des fibres digestibles, dans un aliment énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21894,77 +21898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestive efficiency of the growing rabbit according to restriction strategy and dietary energy concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark. 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22002,51 +22006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of antibiotherapy on growing rabbits assessed by a whole-blood transcriptomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22114,64 +22118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction reduces IgA levels and modifies the ileal cytokine expressions in growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22242,937 +22246,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation de fibres rapidement fermentescibles dans un aliment périsevrage : impact sur la digestion, la croissance et l´état sanitaire du lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ingestion restreinte et concentration énergétique de l'aliment : Impact sur la santé, les performances et le rendement à l'abattage du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. 244 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193960v1</w:t>
+                <w:t xml:space="preserve">hal-02748894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aymard</w:t>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ponchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750256v1</w:t>
+                <w:t xml:space="preserve">hal-01209160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of feed restriction and of the hygiene of housing on rabbit performances and health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Lapereaux de la naissance au sevrage : Quels outils pour des lapereaux plus robustes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPA 2013 - 3rd Conference of Asian Rabbit Production Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Denpasar, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132761v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse inflammatoire du lapin selon son niveau d'ingestion ou l'hygiène de son logement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Incorporation de fibres rapidement fermentescibles dans un aliment périsevrage : impact sur la digestion, la croissance et l´état sanitaire du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210827v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion restreinte et concentration énergétique de l'aliment : Impact sur la santé, les performances et le rendement à l'abattage du lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 2. Influence sur l'implantation du microbiote caecal et sur la survie des lapereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Rebours</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France. 244 p</w:t>
+              <w:t xml:space="preserve">, 2013, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748894v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences d’une restriction alimentaire chez le lapereau sevré sur les impacts environnementaux de la production de viande de lapin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Ponchant</w:t>
+                <w:t xml:space="preserve">Impact of feed restriction and of the hygiene of housing on rabbit performances and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart-Monziols</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ARPA 2013 - 3rd Conference of Asian Rabbit Production Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Denpasar, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209160v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapereaux de la naissance au sevrage : Quels outils pour des lapereaux plus robustes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Réponse inflammatoire du lapin selon son niveau d'ingestion ou l'hygiène de son logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerard Bolet</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteclaire Furbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750040v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité d'ingestion d'aliment sec par le lapereau au nid: interaction avec l'ingestion de fèces dures maternelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23223,64 +23227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'ingestion de fèces dures maternelles par les lapereaux au nid. 1. Quantification de la production maternelle de fèces et de leur ingestion par les lapereaux au nid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fidler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23325,580 +23329,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131080v1</w:t>
+                <w:t xml:space="preserve">hal-02808836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote caecal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conception d'un système d'élevage cunicole alternatif à l'antibiothérapie par orientation précoce du microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 19 diapositives</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808836v1</w:t>
+                <w:t xml:space="preserve">hal-01131080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132764v1</w:t>
+                <w:t xml:space="preserve">hal-02748551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente pour les troubles digestifs dans deux lignées commerciales : Réponse de lapins &amp;quot;sensibles&amp;quot; ou &amp;quot;résistants&amp;quot; à une inoculation expérimentale de Escherichia Coli 0103</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brard</w:t>
+                <w:t xml:space="preserve">Coprophagous behavior of rabbit pups affects dynamic implantation of microbiota and health status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hurtaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748551v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse du microbiote commensal de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum TEC4 : résultats préliminaires de pyroséquençage 454</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Nov 2013, Le Mans, France. 244 p</w:t>
@@ -23927,64 +23931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary energy content and feed level on the digestive efficiency in growing rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24006,51 +24010,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nante, France. 665 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-782-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132760v1</w:t>
@@ -24074,77 +24078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dietary fiber deficiency on the caecal ecosystem of the young rabbit. Modulation by yeast probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24186,103 +24190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of french rabbit breeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Litt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -24337,77 +24341,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. INRA-Rowett Symposium: Gut Microbiota: friend or foe?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.187</w:t>
@@ -24436,64 +24440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake limitation strategy and dietary protein concentration : effect on rabbit growth performance and health, from a large-scale study in a french network of experimental units (GEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24574,90 +24578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for digestive disorders in two commercial rabbit lines : response of crossbred young rabbits to an experimental inoculation of Echerichia coli 0103.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sharm El-Sheikh, Egypt</w:t>
@@ -24680,234 +24684,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746099v1</w:t>
+                <w:t xml:space="preserve">hal-02748786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'index de fréquence des traitements par les antibiotiques (IFTA) : un indicateur de durabilité des ateliers d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Courtadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Croisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
@@ -24930,204 +24917,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piloter l'écosystème digestif du lapin : pourquoi, quand et comment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748786v1</w:t>
+                <w:t xml:space="preserve">hal-02746099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of bacterial diversity in the rumen in dairy calves from birth to weaning using a high throughput 454 GS FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25165,51 +25169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité des élevages cunicoles français : méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coutelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25290,103 +25294,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse digestive du lapereau à une inoculation expérimentale colibacillaire (O128:C6) en fonction du niveau d'ingestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Licois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Le Mans, France</w:t>
@@ -25415,64 +25419,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingestion restreinte et concentration protéique de l'aliment : impact sur la digestion et les rejets azotés chez le lapin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Briens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25540,90 +25544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche quantitative de l'étude du microbiote digestif : étude méthodologique comparée d'une quantification directe (DAPI) ou de la PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25648,51 +25652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25700,51 +25704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
@@ -25773,90 +25777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25892,333 +25896,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753400v1</w:t>
+                <w:t xml:space="preserve">hal-04044242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044242v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26243,77 +26247,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the feed distribution mode in a strategy of feed restriction : effect on the feed intake pattern, growth and digestive health in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26351,90 +26355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -26457,536 +26461,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Interaction entre la stratégie de restriction et la concentration énergétique de l'aliment :impact sur la croissance et la santé du lapin. Premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757785v1</w:t>
+                <w:t xml:space="preserve">hal-02753654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre la stratégie de restriction et la concentration énergétique de l'aliment :impact sur la croissance et la santé du lapin. Premiers résultats.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Réponse de l'écosystème digestif de lapins EOPS à une reproduction expérimentale de l'EEL par l'inoculum standard TEC4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Licois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753654v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age and feed intake level on structure and diversity of caecal bacterial community of young rabbits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, Interaction with host and impact on the environment.</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750459v1</w:t>
+                <w:t xml:space="preserve">hal-02750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of age and feed intake level on structure and diversity of caecal bacterial community of young rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, Interaction with host and impact on the environment.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750953v1</w:t>
+                <w:t xml:space="preserve">hal-02750459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of decreasing the omega 6 / omega 3 ratio in feed on fatty acid content of rabbit meat to meet human dietary recommendations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Rabbit Congress - Meat Quality and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27024,90 +27028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse canonique régularisée pour l'étude de relations entre mesures sensorielles et instrumentales de la qualité de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Louvain-La-Neuve, Belgique</w:t>
@@ -27136,77 +27140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an exclusive milk vs. milk and dry feed intake till weaning on intake, growth, and on the caecal biodiversity and fibrolytic activity of the young rabbit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27244,77 +27248,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27369,51 +27373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un rapport décroissant oméga 6/oméga 3 du régime sur la teneur en acides gras de la viande de lapin et contribution de la viande ainsi produite aux apports nutritionnels conseillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27438,51 +27442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27490,51 +27494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
@@ -27563,77 +27567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II. Mise au point d'un système de discrimination simple et rapide de 3 lots commerciaux de lapins : standard CCP et Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27727,64 +27731,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
@@ -27813,51 +27817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27865,51 +27869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
@@ -27938,77 +27942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Evaluation de la qualité des carcasses de trois lots de lapins commerciaux (standard, certifié et Label) en abattoir industriel par 41 mesures physico-chimiques simples, rapides et peu coûteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28076,51 +28080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atouts nutritionnels de la viande de lapin : comparaison avec les autres produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28139,441 +28143,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752481v1</w:t>
+                <w:t xml:space="preserve">hal-02750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812706v1</w:t>
+                <w:t xml:space="preserve">hal-02752481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750978v1</w:t>
+                <w:t xml:space="preserve">hal-02812706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Luzerne : un atout pour une viande enrichie en Oméga3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale sur l'élevage du lapin de chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28723,51 +28727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande de lapin : valeur nutritionnelle et particularités technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Dalle Zotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28805,51 +28809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptitude des méthodes physico-chimiques à décrire les caractéristiques sensorielles perçues par un jury entraîné à la dégustation de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28930,51 +28934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'exercice physique sur les performances de croissance, la qualité des carcasses et les caractéristiques mécaniques de l'attachement de la viande à l'os après cuisson chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29045,394 +29049,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does selection for growth rate impair bone resistance in the rabbit?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Ramouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Rabbit Congress, colegio de postagraduados for WRSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t>
+              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763598v1</w:t>
+                <w:t xml:space="preserve">hal-02759234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristique de la carcasse, de la viande et du complexe tendino-osseux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Doutreloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759234v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristique de la carcasse, de la viande et du complexe tendino-osseux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Does selection for growth rate impair bone resistance in the rabbit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maged Moussa</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">8. World Rabbit Congress, colegio de postagraduados for WRSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764302v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'activité physique chez le lapin: caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29509,51 +29513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29624,748 +29628,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Darche</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764004v1</w:t>
+                <w:t xml:space="preserve">hal-02759139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759283v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Analyses sensorielles et tendreté mécanique de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de logement du lapin en engraissement : influence sur les qualités des carcasses et des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence de trois modes de logement des lapins sur la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postollec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759139v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758812v1</w:t>
+                <w:t xml:space="preserve">hal-02759283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de trois modes de logement sur les performances zootechniques et la qualité de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mirabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30384,247 +30388,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760716v1</w:t>
+                <w:t xml:space="preserve">hal-02762794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparaison lapin &amp;quot;Bio&amp;quot;/lapin standard : Caractéristiques des carcasses et composition chimique de 6 muscles de la cuisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762794v1</w:t>
+                <w:t xml:space="preserve">hal-02760716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t>
               </w:r>
@@ -30636,64 +30640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30735,90 +30739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendreté mécanique du muscle longissimus dorsi de lapin : étude méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30860,64 +30864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique et rhéologique de la viande de lapin. Application à la comparaison de lapins label et standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30994,51 +30998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31102,51 +31106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche cunicole en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31197,51 +31201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31305,51 +31309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31400,51 +31404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate food restriction affects skeletal muscle and liver growth hormone receptors differently in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31730,90 +31734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-read sequencing of the 16S-ITS-23S operon enables maternal microbiota transmission study at the putative strain-level resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabryelle Agoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31838,90 +31842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoloOLIGO corpus, a manually annotated text dataset supporting schema-based relational information extraction for mammalian milk oligosaccharide diversity pattern comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31963,77 +31967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell transcriptomics reveal that initiation of solid food intake triggers the maturation of caecal lamina propria immune cells in suckling rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Malonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32140,51 +32144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la société française de spectrométrie de masse (JFSM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
@@ -32213,51 +32217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séquençage de l'ARNm en cellules uniques (scRNA-seq): un outil pour étudier la diversité des cellules CD45+ de la lamina propria du cæcum du lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32332,277 +32336,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Riant</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ECCB2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054303v1</w:t>
+                <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Single cell RNA-sequencing: a tool to study the diversity of the lamina propria CD45+ cells in the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Zakaroff-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">20th International Congress of Mucosal Immunology (ICMI2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788263v1</w:t>
+                <w:t xml:space="preserve">hal-04054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
               </w:r>
@@ -32614,77 +32618,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
@@ -32713,103 +32717,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes des exposés (keynotes, contributions orales, mini-symposia) : JOBIM2022_proceedings_oral.pdf (23 Mo) et actes des posters et démos : JOBIM2022_proceedings_posters_demos.pdf (19 Mo). </w:t>
@@ -32873,77 +32877,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
@@ -33011,64 +33015,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
@@ -33248,77 +33252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
@@ -33360,77 +33364,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Saccharomyces cerevisiae var. boulardii supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33472,103 +33476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of yeast supplementation in sow diet on sow and piglet microbiota, health and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Apper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.546, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t>
@@ -33597,103 +33601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole metagenome analysis with metagWGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montpellier, France</w:t>
@@ -33748,77 +33752,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
@@ -33847,51 +33851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33899,51 +33903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
@@ -33972,103 +33976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des solutions informatiques innovantes pour l’utilisation et le développement de biomarqueurs de diversité du microbiote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DefisPHASE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Rennes, France</w:t>
@@ -34110,90 +34114,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
@@ -34235,51 +34239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34347,90 +34351,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MACADAM: A user-friendly MetAboliC pAthways DAtabase for complex Microbial community function Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Conference on Computational Biology (ECCB 2018, Workshop "Recent Computational Advances in Metagenomics (RCAM)"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athens, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34468,51 +34472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34606,77 +34610,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
@@ -34705,103 +34709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la densité d'élevage sur les performances de croissance et l’équilibre du microbiote digestif du poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara B. Konsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah S. Guardia</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t>
@@ -34843,64 +34847,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effect of Live Yeast &amp;lt;em&amp;gt;Saccharomyces cerevisiae &amp;lt;/em&amp;gt;(CNCM I-4407) on ruminal bacterial community in lactating dairy cows using 454 GS FLX pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34949,273 +34953,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
+                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme J. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
+              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809835v1</w:t>
+                <w:t xml:space="preserve">hal-02806622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruminal level of trans-10 fatty acids of dairy cows is linked to the composition of bacterial community</w:t>
+                <w:t xml:space="preserve">Ruminal bacterial community change in response to diet-induced variation of ruminal trans-10 fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congress of European Microbiologists, FEMS</w:t>
+              <w:t xml:space="preserve">4. Congress European Microbiologists, FEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland. 1p, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806622v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par pyroséquençage haut débit (454) de l'implantation des bactéries au niveau du rumen du veau laitier, de sa naissance au sevrage</w:t>
               </w:r>
@@ -35227,64 +35231,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35322,51 +35326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From high throughput 454 GS FLX data analysis process of 16S RNA gene sequences using barcoding to bacterial community exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35505,51 +35509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Theau-Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35649,90 +35653,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS : Find Rapidly OTU with Galaxy Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -35799,77 +35803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS, a comprehensive workflow to analyze metagenomic data using Illumina or PacBio HiFi reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -35904,90 +35908,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk oligosaccharide patterns in mammalian species: a scoping review protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -36041,103 +36045,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MilkOligoCorpus annotation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bossy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -36159,51 +36163,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux d'incorporation de luzerne déshydratée dans la ration sur la qualité des carcasses et la composition en acides gras de la viande de lapin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -36225,51 +36229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du taux d'incorporation de luzerne déshydratée dans la ration sur la qualité des carcasses et la composition en acides gras de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -36323,51 +36327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la maîtrise de la qualité de la viande et de la carcasse à l'optimisation des services par ingénierie de l'écosystème digestif chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36417,51 +36421,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote digestif : un acteur de préservation de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. ENVT 1ère année, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36479,90 +36483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROGS Training on Galaxy : Metagenomics November 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36597,64 +36601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote digestif : un acteur de la préservation de notre santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Bio-Ingénierie : santé, aliments (BING) (microbiote digestif : un acteur de la préservation de notre santé), 2016, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36704,64 +36708,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R-scripts for rabbit coprophagous behavior website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -36878,51 +36882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A08FAD0"/>
+    <w:nsid w:val="E3C03A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37109,51 +37113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-combes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185058019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9228-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moscati" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Crotti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz049" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hup&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10050199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWVJ61ZQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh Mousavikhorshidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.2141" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ9X7XHQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Destombes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2015.3977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rebours" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.197871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648447v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.04.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM16QGD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.01.017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWRBZ4K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2009.661" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003790" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraba&#241;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Badiola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683614v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducomps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731253v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Olivia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789596v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977626v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613623v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ikken" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ikken" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784938v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739433v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742267v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739608v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperrey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742756v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132758v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193958v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132759v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-799-8" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193960v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132761v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210827v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190142v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fidler" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132760v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747842v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coutelet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mevel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750406v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtadon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croisier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coutelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746160v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753654v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750459v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750625v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750650v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755738v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764434v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761928v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763995v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meplain" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142789v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pomi&#232;s" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591694v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Averty" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647655v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118311v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785402v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618403v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Theau-Clement" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812687v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791991v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791589v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-combes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2945-4423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185058019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-9228-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05075924v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Despeyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Sauvion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319729" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05408391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kaleem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Farizon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26502/jfsnr.2642-110000185" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04813552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100083" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827655v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alberge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mussard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Al-Ayoubi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03471-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz-Panneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59591-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667561v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zened" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Julien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cauquil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2023-24327" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04015741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klotz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/64917" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04400310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertide" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gallo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barilly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00694-23" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214464v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le-Normand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202301182R" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7731" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557575v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castex" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114521001756" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxab411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Poli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.983031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M. Debrusse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100390" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087209v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ahn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289744v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613079v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;da" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Debrusse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnem&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2021.15848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Even" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-00067-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pouzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Helies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2020.101980" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590383v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bebin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03148098v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pa&#235;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120001305" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796662v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aymard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laperruque" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105196" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02381031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimm" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114519002824" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;bin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731120000038" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331253v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imourana Alassane-Kpembi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Canlet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chalzaviel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2020.111222" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02564848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1747335" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165413v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Dal Bosco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moscati" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Crotti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani9060341" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288154v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gohier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2019.114223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Boulch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baz049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.01058" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehya Read" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00973" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626808v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudi&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx791" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Mateos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10060230" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bolet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2283" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hup&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Neves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10050199" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620676v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13501" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Briens" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coutelet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2017.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWVJ61ZQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Julian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauteclaire Furbeyre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605048v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Destombes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633769v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannaneh Mousavikhorshidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2016.2141" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grenet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2015.12.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZ9X7XHQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635837v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Destombes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2015.3977" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630984v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Rebours" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.114.197871" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vasa&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12217" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMB.2014.062148" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640171v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6394" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brugirard Ricaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Daniel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peillod" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03497" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646934v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001079" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648977v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12011" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648447v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.04.022" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FM16QGD0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649086v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000389" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647356v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Nicot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4491" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S. Guardia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara B. Konsak" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2010-01311" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Priv&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2534" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668150v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2010.01.017" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWRBZ4K4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662629v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991030" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02609.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3KC4L37G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2009.661" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666225v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jehl" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arveux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003790" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660479v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baccini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.03.033" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR3BF480-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655463v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Licois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caraba&#241;o" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Badiola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661141v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2988" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VVK1XKB7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657823v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653356v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683614v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675017v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducomps" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauri&#232;ge" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671961v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695852v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weiler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claus" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen-Combes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683659v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684725v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690368v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schnoebelen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685835v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cochard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698997v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707927v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731253v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petitjean Olivia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827748v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661370v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hondelatte" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731230v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bigot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661426v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenolah Annonay" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bagnard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04398324v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047884v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646246v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renevey" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572370921303193E12)" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354371v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827599v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bredon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580177v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paccanelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lille-Laroucau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03152610v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonnemere" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labatut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644842v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Breda" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pujol" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03649231v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152808v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Guen&#233;-Grand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645002v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Br&#233;das" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aymard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644887v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645260v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bebin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645290v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645129v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Laclef" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884253v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734802v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2019.11963" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#235;s Charlotte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymard Patrick" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barilly C&#233;line" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154468v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Etienne" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Gabarrou" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914647v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884240v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890935v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02891011v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Cren" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901325v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789596v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768063v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Berthelot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873080v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Treilhou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737624v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977626v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734511v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613623v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Ikken" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738253v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ikken" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733788v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bricard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784938v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741291v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739375v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacquier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739433v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Destombes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744316v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Massip" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744215v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmaltz Panneau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739131v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799866v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744186v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797803v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Almeida" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester Davis Ballester" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792973v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794276v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740152v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Yvonne Prigent" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739751v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744277v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Siviglia" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742267v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742208v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739608v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duperrey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742756v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132758v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193958v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132759v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briens" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rebours" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-799-8" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748894v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209160v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ponchant" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart-Monziols" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750040v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193960v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750256v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse Balmisse" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132761v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210827v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132763v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190142v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fidler" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808836v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131080v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748551v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hurtaud" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132764v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-782-0" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abed" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132760v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747346v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747842v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Coutelet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Litt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briens" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mevel" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745187v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hurtaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748786v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750406v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Courtadon" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croisier" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746584v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coutelet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Litt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gourlain" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746773v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amelot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746160v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823914v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756509v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753654v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757785v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Nice" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750459v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750625v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193502v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754040v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750650v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753783v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Clochard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755855v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755738v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750904v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764434v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Dalle Zotte" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763342v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759820v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761928v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764004v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postollec" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jehl" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763995v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meplain" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mirabito" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760716v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763566v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Darche" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834512v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776744v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847671v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142789v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pomi&#232;s" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabryelle Agoutin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666797v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827627v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Malonga" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05591694v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Averty" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827525v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martins" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Zakaroff-Girard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Riant" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054303v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639280v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647655v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03118311v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176836v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851900v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785402v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810605v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747665v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806622v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809835v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041509v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mariette" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousseau" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618403v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Theau-Clement" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886442v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841815v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150045v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830410v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812687v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812447v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02791991v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791589v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791696v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792977v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05456675v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:183834d8e03b1b03f1e88bb2e3daebaa60bcf754" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>