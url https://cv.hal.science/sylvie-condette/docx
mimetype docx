--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -261,1965 +261,2038 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Creches para crianças pequenas em áreas rurais na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Peixoto Vieira, A. Scalabrin Coutinho, D. Marques Vieira, F. de Lourdes Almeida Leal, M. Walburga dos Santos &amp; R. Martins Siqueira (Orgs). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação Infantil do/no campo para as crianças desde bebês: reflexões e pesquisas no Brasil e na França</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedro &amp; João Editores, pp.145-160, 2025, 978-65-265-2623-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 8 - Accompagner la sensibilité artistique et la citoyenneté des enfants. &amp;quot;L'approche toscane&amp;quot; et son système intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Baujard, Carole Baeza, Francis Danvers (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiation artistique et expérience thérapeutique en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.165-180, 2025, Orientation à tout âge, 978-2-336-52344-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05066354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Barthes, J.-M. Lange &amp; C. Chauvigné (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.549-556, 2024, 978-2-336-43959-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 4. Apprentissages informels, apprentissages formels, formations hybrides. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theodora Balmon et Bruno Garnier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces culturels de formation. Nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.183-187, 2023, 978-1-78405-925-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 1. Local Educational Community and New Knowledge Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theodora Balmon &amp; Bruno Garnier (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural, Training and Educational Spaces. A Renewal of Relationships with Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.5-18, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté éducative locale et nouveau partage des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theodora Balmon et Bruno Garnier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces culturels de formation. Nouveaux rapports aux savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-41, 2023, 978-1-78405-925-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to Part 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Theodora Balmon &amp; Bruno Garnier (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural, Training and Educational Spaces. A Renewal of Relationships with Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.153-157, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation comme modalité d’un travail collaboratif en établissement scolaire. Le cas de la médiation par les pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Ana Dias-Chiarutini, Cora Cohen-Azria, Catherine Souplet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercher ensemble. Approches didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.85-102, 2022, 1030007489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4. Les lycéens et leur participation à la vie de l’établissement en France (1968-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérôme Krop et Stéphane Lembré (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des élèves en France. Volume 2: Ordres, désordres et engagements (XVIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-127, 2020, 978-2-7574-3082-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptions et perceptions de la citoyenneté à l’école. Une approche comparée franco-anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régis Malet et Bruno Garnier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Mondialisation et Citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-157, 2020, 978-3-631-82384-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b17206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’offre de scolarisation précoce en France à l’épreuve des réticences familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Garnier, Jean-Louis Derouet et Régis Malet (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés inclusives et reconnaissance des diversités. Le nouveau défi des politiques d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.197-218, 2020, 978-2-7535-8078-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Contribution of Peer Mediation to the Implementation of Human Rights Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Zajda (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights Education Globally</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-172, 2020, Globalisation, Comparative Education and Policy Research, 978-94-024-1912-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1913-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 4: Validation et invalidation des acquis buissonniers au regard de la forme scolaire française. Tensions et enjeux pour la vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Baujard (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Validation des acquis buissonniers. Vers une meilleure reconnaissance par l’institution éducative de l’expérience des professionnels, des étudiants et des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.165-180, 2025, Orientation à tout âge, 978-2-336-52344-6</w:t>
+              <w:t xml:space="preserve">, pp.109-125, 2020, 978-2-343-21042-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.549-556, 2024, 978-2-336-43959-4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier les évolutions en cours dans les bibliothèques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury, Susan Kovacs, Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-43, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.183-187, 2023, 978-1-78405-925-5</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de la vie scolaire dans les établissements publics secondaires français et partage du travail éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Niewiadomski; Patricia Champy-Remoussenard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre le travail éducatif dans sa diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 264 p, p 53-77, 2018, 978-2-7574-2027-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 15, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.5-18, 2023</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning Centres et reconfigurations de la vie scolaire et étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Susan Kovacs; Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement. Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 286 p., p. 129-145, 2018, 978-2-7574-2368-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-41, 2023, 978-1-78405-925-5</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle organisation managériale : entre résistance, adaptation et mobilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Susan Kovacs; Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement. Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 286 p., p. 165-190, 2018, 978-2-7574-2368-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 15, ISTE Ltd and John Wiley &amp; Sons, Inc., pp.153-157, 2023</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives conclusives. Penser l’espace de la bibliothèque « en extension »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MAURY Yolande, KOVACS Susan, CONDETTE Sylvie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement : Innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.247-257, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.85-102, 2022, 1030007489</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots clés et concepts: &amp;quot;établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Angela Barthes, Jean-Marc Lange, Nicole Tutiaux-Guillon (dir.). Dictionnaire critique des enjeux et concepts des éducations à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.432-436, 2017, 978-2-343-12678-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.197-218, 2020, 978-2-7535-8078-7</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et mise en œuvre de la participation des élèves au lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Philippe Haeberli, Maria Pagoni, Olivier Maulini (dir.) La participation des élèves: effets de mode ou nécessité?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-127, 2017, 978-2343126227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-127, 2020, 978-2-7574-3082-8</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la notion de territoire grâce aux médias. Regards d'Européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires Européennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Sylvie Condette (éd.). Éduquer aux médias en Europe. Enjeux et propositions pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-74, 2017, 978-3-330-87902-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux médias en Europe ou éduquer à l'Europe par les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Universitaires Européennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Sylvie Condette (éd.). Éduquer aux médias en Europe. Enjeux et propositions pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-220, 2017, 978-3-330-87902-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.109-125, 2020, 978-2-343-21042-1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élève et sa relation conflictuelle à l’école : entre épreuves subjectives et réponses institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Yves Reuter (dir.). Vivre les disciplines scolaires. Vécu disciplinaire et décrochage scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.14-24, 2016, 2710131471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chef d’établissement aujourd’hui. Entre responsabilités accrues et autonomie relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Jean-François Condette (dir.). Les Chefs d’établissement. Diriger une institution scolaire ou universitaire (XVIIe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.277-287, 2015, 978-2-7535-4133-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...945 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2229,3359 +2302,3359 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déployer le programme de lutte contre le harcèlement scolaire (pHARe). Le chef d’établissement à l’épreuve de nouveaux enjeux éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La direction scolaire dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque international, UCO, Faculté d’Éducation, Mar 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(coord.). Symposium - Les métiers de l’éducation et de la formation et leurs récentes transformations, au prisme des collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AREF 2025 - Actualité de la Recherche en Éducation et en Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understand the mechanisms of bullying in order to manage it more effectively</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Epistemologies of Violence - Les épistémologies de la violence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale SHS Nord de France, Geriico Axe 4 &amp; CIREL; iSchool Université de Lille, Réseau Thématique International de l’Ethique en SHS, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students under influence. The impact of social media on youth empowerment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Rights Education and Youth Empowerment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHRE Conference, Jun 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale SHS Nord de France, Geriico Axe 4 &amp; CIREL; iSchool Université de Lille, Réseau Thématique International de l’Ethique en SHS, Jun 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estime de soi et empathie chez les encadrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrick Maginelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restitution de la recherche FOEVEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Estime de soi et empathie chez les encadrants</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du harcèlement à l’empathie… À l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée - Journée Non Au Harcèlement #NAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège Debeyre, Nov 2024, Loos, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques informationnelles des collégiens et des lycéens aujourd’hui et leur évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Maréchaux</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études: Les pratiques informationnelles des élèves du secondaire et l'importance de l'éducation aux médias et à l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Lille Hauts-de-France, Jan 2024, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux médias et à l’information. Vers une appropriation et une application de principes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique de l’information - 4ème conférence internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique International de l’Ethique en SHS; Ecole Doctorale SHS; Geriico &amp; iSchool; Université de Lille en coopération avec l’UNESP - São Paulo State University, Brazil &amp; University of León, Spain ; Groupe sur l’Éthique et le Numérique en Information - Communication (GENIC) de la SFSIC, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspektiven der politischen Bildung in Deutschland und Frankreich / L'éducation civique dans le dialogue franco-allemand - que pouvons-nous apprendre du voisin?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sächsischen Staatsministerium der Justiz und für Demokratie, Europa und Gleichstellung, Zeitgeschichtlichen Forum Leipzig, Institut français Leipzig und Stabsstelle Internationales der Universität Leipzig., Mar 2024, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harassing behaviours: a daily violation of fundamental human rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Rights and Education: past, present and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCD Centre for Human Rights in association with the International Conference for Education and Democratic Citizenship (ICEDC) and Human Rights Education Review, Jun 2023, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux usages des outils numériques et lutter contre le harcèlement notamment cyber chez les jeunes adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’accompagnement de l’expérimentation de l’attestation de sensibilisation au numérique Pix 6e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la jeunesse, Direction générale de l’enseignement scolaire (DGESCO) et Direction du numérique pour l’éducation (DNE), Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accueil des jeunes enfants dans les territoires ruraux en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Séminaire International - Enfants, Enfances et Education de la Petite Enfance en divers contextes : expériences Brésil et France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consulado Francês do estado de Pernambuco-Brasil, Dec 2023, Brasil, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former les élèves ambassadeurs contre le harcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire académique: Mieux prévenir, mieux repérer et mieux agir contre le harcèlement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne et Saint Laurent du Maroni, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : « Qu’est-ce qui favorise les situations de harcèlement en milieu scolaire et comment peut-on y remédier en qualité de personnel de l’éducation nationale ? » Communication : Le système finlandais de lutte contre le harcèlement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire académique: Mieux prévenir, mieux repérer et mieux agir contre le harcèlement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation à l'empathie. Enjeux scolaires et perspectives sociétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Colloque Académique : Bien-être et Prévention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l'académie de Lille, Dec 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences psychosociales comme outil de prévention du harcèlement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire académique: Mieux prévenir, mieux repérer et mieux agir contre le harcèlement scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne et Saint Laurent du Maroni, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des groupes et interactions en milieu scolaire. La sociabilité des élèves entre tension et régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque académique Le harcèlement en milieu scolaire, prévention et communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l'académie de Lille et Université de Lille, Dec 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid et vulnérabilités éducatives. Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étude des crises pandémiques et de leurs effets sur le système scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS et UPJV, May 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vécu de l’élève et médiations éducatives : construire des modalités singulières de formation du citoyen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation au politique: formation à la citoyenneté, morale, enseignement des religions. Approches internationales (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2 - laboratoire ECP - OFAJ/DFJW, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les pratiques informationnelles des collégiens et des lycéens aujourd’hui et leur évolution</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager en situation de crise : les chefs d’établissement scolaire à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Magali Boutrais, La continuité pédagogique et éducative : les pratiques des équipes de direction d’établissement, des conseillères et conseillers principaux d’éducation, en contexte de crise sanitaire COVID 19 en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès AREF, Sep 2022, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chefs d’établissement et les conseillers principaux d’éducation face à la continuité éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Lille Hauts-de-France, Jan 2024, Villeneuve d’Ascq, France</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boutrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Étude des crises pandémiques et de leurs effets sur le système scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS et UPJV, May 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège Debeyre, Nov 2024, Loos, France</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des professeurs des écoles en France: les réalités du métier face aux besoins émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invitée au séminaire international Brésil – France : « Enfant, Education de l’enfance et de la petite enfance : diversités et connexions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consulat général de France à Recife, Dec 2021, Recife, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Thématique International de l’Ethique en SHS; Ecole Doctorale SHS; Geriico &amp; iSchool; Université de Lille en coopération avec l’UNESP - São Paulo State University, Brazil &amp; University of León, Spain ; Groupe sur l’Éthique et le Numérique en Information - Communication (GENIC) de la SFSIC, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le programme pHARe », un programme ancré dans une approche systémique du climat scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence au séminaire inaugural du programme de lutte contre le harcèlement à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l’Académie de Lille, Sep 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sächsischen Staatsministerium der Justiz und für Demokratie, Europa und Gleichstellung, Zeitgeschichtlichen Forum Leipzig, Institut français Leipzig und Stabsstelle Internationales der Universität Leipzig., Mar 2024, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté éducative locale et nouveau partage des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque international en éducation du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCD Centre for Human Rights in association with the International Conference for Education and Democratic Citizenship (ICEDC) and Human Rights Education Review, Jun 2023, Dublin, Ireland</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implementation of the CPD – Continuous Professional Development – within the French educational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd WCCES Symposium, “Teachers, Teaching Profession, and Comparative Education: Fostering Values Education and Engaging Academic Freedom amidst Emerging Issues related to COVID-19”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Council of Comparative Education Societies, Nov 2020, Lisboa (Virtual Sessions), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la jeunesse, Direction générale de l’enseignement scolaire (DGESCO) et Direction du numérique pour l’éducation (DNE), Jan 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer le goût d’entreprendre en milieu scolaire. Une contribution de la formation à la médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer à l’esprit d’entreprendre, former à l’entrepreneuriat ? Enjeux, questions, transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Consulado Francês do estado de Pernambuco-Brasil, Dec 2023, Brasil, Brésil</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuités et discontinuités éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CRFPE, Regards croisés sur la petite enfance : Quelle éducation pour demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne et Saint Laurent du Maroni, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parents vulnérables face à la première scolarisation de leurs enfants. Analyse sociologique de plusieurs quartiers classés en politique de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences à la Maison Européenne des Sciences de l’Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MESHS, Sep 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la citoyenneté en milieu scolaire. Approche comparée entre la France et l'Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté: Enjeux éducatifs à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Corsica Pasquale Paoli, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l'académie de Lille, Dec 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et bienveillance en milieu éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bien-être, bientraitance et citoyenneté au travail. Université de Lille SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Guyane, Feb 2023, Cayenne et Saint Laurent du Maroni, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communicate and act peacefully through mediation training. A challenge for the improvement of Human Rights Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Annual Conference of the International Centre for Education and Democratic Citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MESHS et UPJV, May 2022, Amiens, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.). Symposium: &amp;quot;Approches plurielles de la scolarisation précoce: quels enjeux en termes de socialisation et de citoyenneté?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté: Enjeux éducatifs à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Corsica Pasquale Paoli, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l'académie de Lille et Université de Lille, Dec 2022, Lille, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus de la préscolarisation. Un puissant révélateur des inégalités sociales, culturelles et territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Diversité culturelle et citoyenneté: Enjeux éducatifs à l'heure de la globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Corsica Pasquale Paoli, Oct 2017, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vécu de l’élève et médiations éducatives : construire des modalités singulières de formation du citoyen ?</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer les conditions de travail et de vie au sein de l’établissement scolaire. Quels obstacles et leviers pour le chef d’établissement et son équipe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale ARDECO &amp; Université Paris Descartes, Professionnels de l'éducation et de la santé. Identités, pratiques et compétences en éducation en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDECO (Association pour la recherche et le développement des compétences) Université Paris Descartes, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presse lycéenne et expression des élèves: enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’abaissement de l’âge du droit de publication, Journée d’études, Observatoire des Pratiques de Presse Lycéenne et Association Jets d’encre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Pratiques de Presse Lycéenne et Association Jets d’encre, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.). Symposium sur la recherche PRESCOL, &amp;quot;Les freins à la préscolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la Recherche en Éducation et en Formation. A quelles questions cherchons-nous réponse ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Jul 2016, Mons, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattre et prévenir les conduites de harcèlement entre élèves : quelle politique d’établissement pour quelle prise en charge collective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, sous le patronage de l’Unesco, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Politique d’établissement et prise en charge collective des situations de harcèlement entre collégiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Laboratoire CIREL et Rectorat de l’Académie de Lille. Le harcèlement entre pairs au collège: Comprendre et prévenir les conduites de harcèlement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation aux médias, outil d’éducation à la citoyenneté et d’ouverture interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2 - laboratoire ECP - OFAJ/DFJW, Nov 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Journée d’études ESPE LNF « L’éducation à l’information et aux médias dans un contexte de recompositions curriculaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESPE Lille Nord de France, Dec 2015, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reality of Human Rights Education within the French school system: from paradoxical objectives to various ways of implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Human Rights Education Conference: ‘Advancing Universal Human Rights Culture’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The American University, Washington DC, Dec 2014, Washington, United States. pp.5-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7459/pc/22.2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, MESHS et UPJV, May 2022, Amiens, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être individuel et bien-être collectif : Quels apports de la médiation par les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop, Le bien-être à l’école : Regards croisés pour un questionnement épistémologique et méthodologique. ESPE d’Aquitaine, Université de Bordeaux, laboratoire LACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Consulat général de France à Recife, Dec 2021, Recife, Brésil</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation par les élèves. Résultats de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Aroeven, « Jeunes citoyens européens contre la violence. Les méthodes européennes de régulation des conflits », CRDP-Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l’Académie de Lille, Sep 2021, Lille, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What kind of leadership within the French primary and secondary schools: realities, stakes and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KULAK-Leuven, Belgique, Nov 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation : une démarche et une méthode de prévention contre les petits conflits entre élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences pédagogiques du Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé - Lille, Mar 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, World Council of Comparative Education Societies, Nov 2020, Lisboa (Virtual Sessions), Portugal</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Rights Education within French schools: objectives, implementation and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Centre for Education for Democratic Citizenship, 8th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Education, Jun 2014, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilisation et autonomie/autonomisation des élèves : enjeux et perspectives pour la vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Savoirs-CDI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP, Oct 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Lille, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of peace and promotion of Human Rights Education within French schools through peer mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Centre for Education for Democratic Citizenship, 7th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute Of Education, Jun 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1401 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5591,2526 +5664,2526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale – Problématiques de l’éthique en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gp3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widad Mustafa El Hadi</w:t>
+                <w:t xml:space="preserve">hal-05447006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des principes éthiques pour éduquer aux médias et à l’information et limiter les situations de harcèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15gp6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le musée se met au service des enfants. L’expérience muséale des tout-petits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educação em Foco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, Dossiê Temático: Educação museal com bebês e crianças: patrimônio cultural e vivências, e30018, https://periodicos.ufjf.br/index.php/edufoco/article/view/47507/28956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation par les pairs au service de la prévention du harcèlement en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances &amp; Psy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N. Catheline, J. Chambry (coord.). Harcèlements : de l'école aux écrans, 103 (2), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ep.103.0099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation : Médiations des savoirs. Regards critiques, approches plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, Technologies et Développement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15gp6⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teachers’ adjustment to work: Effects of organizational justice and teacher resilience via psychological need satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouële Bouterfas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Workplace Behavioral Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.52-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15555240.2022.2162535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faible littératie et relations complexes aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 9, Numéro 2, pp.165-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.7727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ep.103.0099⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des acteurs dans la recherche collaborative. Étude du dispositif de médiation par les pairs en milieu scolaire : modalités et perspectives du faire ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Lehmans</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chefs d’établissement au cœur de la crise sanitaire, entre contraintes et adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.197-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Lemoine-Bresson Véronique (2022). Développer des compétences interculturelles. Promesses et périls d’un dispositif pédagogique. Paris : L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.261-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Canzittu Damien, Demeuse Marc (2017). Comment rendre une école réellement orientante ? Bruxelles : de Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.315-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement de Greta Thunberg ou l’impertinence respectable de la jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Foéven - Ressources éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Montandon Frédérique, Wagner Bernd, Krüger-Potratz Marianne (2021). Les chefs d’établissement face à la mobilité institutionnelle en Allemagne et en France. Enjeux stratégiques et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26-1, pp.157-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche plurielle de la médiation régulatrice des conflits en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.117-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat scolaire. Enquête socio-météorologique sur les perturbations à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Foéven - Ressources éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Citoyennetés, 172, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension : Wolfs José-Luis (2013). Sciences, religions et identités culturelles. Quels enjeux pour l’éducation? Bruxelles: De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education comparée. Revue de recherche internationale et comparative en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.203-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Reality of Human Rights Education within the French School System. From paradoxical objectives to ways of implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (2), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7459/pc/22.2.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du global au local. Le chef d’établissement au cœur des tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels espaces de parole pour les élèves dans les établissements secondaires français ? État des lieux et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.78-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La participation des élèves, entre offres institutionnelles et réalités scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue Foéven - Ressources éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le climat scolaire, 169, pp.19-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseiller(e) principal(e) d’éducation. Évolutions et enjeux professionnels d’un métier méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le conseiller principal d’éducation, un acteur éducatif méconnu ?, 11, pp.13-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation en France. D’une pratique sociale affirmée à une pratique scolaire en essor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.118-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expression des élèves au regard de la forme scolaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller d'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'engagement des élèves, 188, pp.6-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expérimentations « article 34 de la loi de 2005 » : Bilan et discussion d’une recherche sur des pratiques scolaires « innovantes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73, pp.3-10</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Innovations et expérimentations scolaires. Regards et interrogations de la recherche, 46 (3), pp.13-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiation par les pairs et vivre ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-violence actualités. Revue bimestrielle sur la gestion non-violente des relations et des conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 331, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de la recherche sur le métier de conseiller principal d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.035.0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseiller principal d’éducation : promoteur d’une éducation aux médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eduquer aux médias - Revue du CLEMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éduquer aux médias, ça s’apprend, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conseiller/ère principal/e d’éducation (CPE): une originalité professionnelle du système scolaire français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation et Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.71-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2012.a9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Educational innovations within the French school system: realities, stakes, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dose</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> JSIE - Journal for the Systemic Innovation of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Change in Education, pp.114-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des éducateurs &amp;quot;performants&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La vie scolaire : l’affaire de tous ?, 485, pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'implication des élèves dans la vie de l'établissement : regards croisés des enseignants et des conseillers principaux d'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (2), p. 53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.028.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former et être formé aux médias en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perlein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CREDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.(version électronique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écho de Margot : dix ans d’un journal lycéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du CREDAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...1903 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8120,184 +8193,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations des savoirs. Regards critiques, approches plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lehmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseiller principal d’éducation, un acteur éducatif méconnu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, 210p., 2014, Recherches &amp; Educations, 19690622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8307,325 +8380,325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliothèques en mouvement : innover, fonder, pratiquer de nouveaux espaces de savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Condette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782757423684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9782757423684</w:t>
+                <w:t xml:space="preserve">hal-01924454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer aux médias en Europe. Enjeux et propositions pour la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires Européennes. , 228 p, 2017, 978-3-330-87902-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires Européennes. , 228 p, 2017, 978-3-330-87902-7</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’éducation. Repères pour la vie scolaire et le métier de conseiller principal d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du CNED. 210 p, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions du CNED. 210 p, 2016</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation par les élèves. Enjeux et perspectives pour la vie scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hue-Nonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Canopé - CRDP de Bourgogne. , 183 p, 2014, 978-2-86621-760-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8635,771 +8708,771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des disciplines scolaires et décrochage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Reuter (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lahanier-Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Menouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport remis à la Sauvegarde du Nord et à Madame la Sénatrice Marie-Christine Blandin, Laboratoire CIREL. 2016, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01694545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les freins à la pré-scolarisation. Étude qualitative sur six territoires de la politique de la ville dans le département du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Nyambek Kanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Maréchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Obajtek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Préfecture du Nord - IA du Nord - 2016, Laboratoire CIREL. 2016, 104 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et prévenir les conduites de harcèlement entre pairs au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casanova Rémi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Flock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rectorat de Lille 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger : croisement des regards et valorisation de la recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3; Commission de la recherche. 2014, 64 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(R)évolutions dans les bibliothèques ? Les Learning Centres, un modèle de bibliothèque à interroger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3, UFR DECCID, département SID. 2014, 77 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur les expérimentations liées à l'article 34 de la loi d'orientation et de programme pour la loi de 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yves Reuter (dir.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Condette</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulanger Liliane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Condette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lahanier-Reuter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport remis à la Sauvegarde du Nord et à Madame la Sénatrice Marie-Christine Blandin, Laboratoire CIREL. 2016, 73 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de l'Education. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...535 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9546,51 +9619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05298021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066354v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mediation-artistique-et-experience-therapeutique-en-education/78861" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066413v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095599v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/espaces-culturels-de-formation/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157570v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73163" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17206" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157507v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402419122" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1913-9_8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100947510" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967242v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694243v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perlein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694245v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694246v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066416v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066418v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066423v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Maginelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066426v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507692v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04036732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501004v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950751v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950794v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950764v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694655v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694559v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7459/pc/22.2.02" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694546v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05447006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05446955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.103.0099" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;le Bouterfas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2022.2162535" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507686v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7727" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04060000v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11649" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043265v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03494625v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03453533v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807472v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01582325v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03494628v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694192v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694101v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Boulanger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694186v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.035.0105" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694152v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2012.a9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694121v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257724v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.028.0053" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694683v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083812v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694227v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hue-Nonin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694545v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter (dir.)" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Menouar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500603v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Flock" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567301v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Liliane" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05298021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Condette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05563804v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066354v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/mediation-artistique-et-experience-therapeutique-en-education/78861" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/espaces-culturels-de-formation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04095597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807476v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03167309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100707890" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/73163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157599v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5074" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9789402419122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1913-9_8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03157507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66794" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967215v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100947510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967242v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01967248v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106780" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moull&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perlein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694246v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694251v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mar&#233;chaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Maginelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066381v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507692v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043291v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04036732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Melin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501000v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03501093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950794v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694548v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03950764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694652v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694681v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7459/pc/22.2.02" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694546v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05447006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Mustafa El Hadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05446955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15gp6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ep.103.0099" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419625v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lehmans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dose" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naou&#235;le Bouterfas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15555240.2022.2162535" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.7727" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04060000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04507689v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04043265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03494625v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03453533v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03807472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01582325v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03494628v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694137v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694067v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694072v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Boulanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694112v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.035.0105" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694190v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694152v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2012.a9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694155v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01257724v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.028.0053" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083812v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924454v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/106620" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694253v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hue-Nonin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694545v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Reuter (dir.)" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Menouar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sido" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01694255v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bailleul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek Kanga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Obajtek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01500603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Baeza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casanova R&#233;mi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Flock" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gardi&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01399739v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01567301v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulanger Liliane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>