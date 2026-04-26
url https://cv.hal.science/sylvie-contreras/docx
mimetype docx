--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -449,593 +449,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
+                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssin Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.279-296. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (40), pp.25772-25779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747945v1</w:t>
+                <w:t xml:space="preserve">hal-04734922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct liquid injection pulsed-pressure MOCVD of large area MoS 2 on Si/SiO 2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Order Commensurate Zwitterionic Quinonoid Phase Induces a Nanoscale Dipole Lattice on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssin Makhlouf</w:t>
+                <w:t xml:space="preserve">Gaelle Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diego Cortés-Arriagada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Sanhueza-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP00603H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (23), pp.9712-9721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734922v1</w:t>
+                <w:t xml:space="preserve">hal-04609427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Commensurate Zwitterionic Quinonoid Phase Induces a Nanoscale Dipole Lattice on Graphene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Sanhueza-Vega</w:t>
+                <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périne Landois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+                <w:t xml:space="preserve">Jash Mehta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01695⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609427v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al‐Rich AlGaN Channel High Electron Mobility Transistors on Silicon: A Relevant Approach for High Temperature Stability of Electron Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jash Mehta</w:t>
+                <w:t xml:space="preserve">Determining by Raman spectroscopy the average thickness and N -layer-specific surface coverages of MoS 2 thin films with domains much smaller than the laser spot size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Wasem Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Abid</w:t>
+                <w:t xml:space="preserve">Damien Voiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+                <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (1), pp.2400069. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.279-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202400069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.15.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665123v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,51 +1151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,874 +1257,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+                <w:t xml:space="preserve">Atomic-Spring-like Effect in Glassy Silica-Helium Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Avogadri</w:t>
+                <w:t xml:space="preserve">Daniel Bowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastian Gebert</w:t>
+                <w:t xml:space="preserve">David Keen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Consejo</w:t>
+                <w:t xml:space="preserve">Mathieu Kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Weigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rufflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (12), pp.5722-5727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939599v2</w:t>
+                <w:t xml:space="preserve">hal-03821835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-Spring-like Effect in Glassy Silica-Helium Composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of a polyphenylacetylene/silica nanotube composite under high-temperature, high-pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kint</w:t>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Weigel</w:t>
+                <w:t xml:space="preserve">Jerome Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rufflé</w:t>
+                <w:t xml:space="preserve">Gael Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c00026⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (3), pp.239-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821835v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a polyphenylacetylene/silica nanotube composite under high-temperature, high-pressure conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Talbi</w:t>
+                <w:t xml:space="preserve">L Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cambon</w:t>
+                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cambon</w:t>
+                <w:t xml:space="preserve">M Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Turski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bockowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjc-2021-0175⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.055012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628395v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Transport Properties of Highly Doped N-Type GaN Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Litwin-Staszewska</w:t>
+                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Zajac</w:t>
+                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Turski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Bockowski</w:t>
+                <w:t xml:space="preserve">Henryk Turski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/ac5e01⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845953v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Magnetoresistivity in Highly Doped n-Type GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">High-pressure, high-temperature synthesis of nanostructured polydiphenylbutadiyne confined in the 1-dimensional pores of single crystal AlPO4-54</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fabbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastiano Romi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Iwinska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zajac</w:t>
+                <w:t xml:space="preserve">Frederico Alabarse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henryk Turski</w:t>
+                <w:t xml:space="preserve">Anna Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207069⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (40), pp.7109-7117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ce00938b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864839v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure, high-temperature synthesis of nanostructured polydiphenylbutadiyne confined in the 1-dimensional pores of single crystal AlPO4-54</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large inverted band gap in strained three-layer InAs/GaInSb quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Alabarse</w:t>
+                <w:t xml:space="preserve">Colin Avogadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Celeste</w:t>
+                <w:t xml:space="preserve">Sébastian Gebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Capitani</w:t>
+                <w:t xml:space="preserve">Sergey Krishtopenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanovitch Castillo Arvelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (40), pp.7109-7117. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.L042042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ce00938b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.4.l042042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266804v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-type conductivity in GaN:Zn monocrystals grown by ammonothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,77 +2201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Synthesis and Gas-Sensing Tests of 1-D Polymer/Aluminophosphate Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alabarse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelangelo Polisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Quartieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buffer layers inhomogeneity and coupling with epitaxial graphene unravelled by Raman scattering and graphene peeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature electrical transport study of Si-doped AlN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baskar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3567,64 +3567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4229,325 +4229,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous determination of carrier concentration and mobility for InAs/GaSb superlattice photodiode optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cervera</w:t>
+                <w:t xml:space="preserve">Olivier Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Chaghi</w:t>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106, pp.033709. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3191175⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 105 (7), pp.074504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536295v1</w:t>
+                <w:t xml:space="preserve">hal-00394184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+                <w:t xml:space="preserve">Unambiguous determination of carrier concentration and mobility for InAs/GaSb superlattice photodiode optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couturaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mailly</w:t>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 105 (7), pp.074504. </w:t>
+              <w:t xml:space="preserve">, 2009, 106, pp.033709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3191175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394184v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport properties in (111) growth-axis GaAlAs/GaInAs heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,90 +5746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlGaN channel high electron mobility transistors on Si for power electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bassaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jash Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6285,51 +6285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Manuel Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6544,51 +6544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial graphene growth and characterisation of buffer layer on SiC(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6768,51 +6768,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublimation de carbure de silicium : de la couche tampon à la monocouche de graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Azmi Zahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,873 +6999,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.275</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935176v1</w:t>
+                <w:t xml:space="preserve">hal-01935564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of p-type 4H-SiC grown on n-type and semi insulating 4H-SiC substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of low doped monolayer graphene on 4H-SIC (0001) at low argon pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.275</w:t>
+              <w:t xml:space="preserve">GDR-I Graphene and co Annual meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935564v1</w:t>
+                <w:t xml:space="preserve">hal-01924058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of low doped monolayer graphene on 4H-SIC (0001) at low argon pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro de Cecco</w:t>
+                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I Graphene and co Annual meeting 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France. pp.1600679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924058v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport properties of p-type 4H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayasakthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS : Wide bandgap materials for electron devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600679⟩</w:t>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PEKIN, China. pp.UNSP 012021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540938v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935164v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Peking, China. pp.UNSP 012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935556v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Transport Properties of Highly Aluminum Doped p-Type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7929,90 +7929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-Type Doping of 4H- and 3C-SiC Epitaxial Layers with Aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, France. pp.137 - 142, </w:t>
@@ -8197,77 +8197,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midwave infrared InAs/GaSb superlattice photodiode with a dopant-free p-n junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8370,51 +8370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.717 - 720, </w:t>
@@ -8580,536 +8580,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+                <w:t xml:space="preserve">Genomic and EST microsatellite loci development and use in olive: molecular tools for genetic mapping and association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Essalouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Z. El-Aabidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. B. Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Olive Growing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Sep 2012, San Julian, Argentina. 736 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974125v1</w:t>
+                <w:t xml:space="preserve">hal-01269135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and EST microsatellite loci development and use in olive: molecular tools for genetic mapping and association studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Santoni</w:t>
+                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Olive Growing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Leuven, INT., Sep 2012, San Julian, Argentina. 736 p</w:t>
+              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269135v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HETEROSIC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, nice, France. pp.51 - 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989874v1</w:t>
+                <w:t xml:space="preserve">hal-01936666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Investigation of Heavily Al Doped 4H-SiC Layers Grown by CVD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HETEROSIC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936666v1</w:t>
+                <w:t xml:space="preserve">hal-01974125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Optical Doping of graphene</w:t>
               </w:r>
@@ -9121,77 +9121,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImagineNano/Nanospain 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
@@ -9259,51 +9259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Kwasnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9367,51 +9367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure studies of multicarrier conduction in undoped InN grown on GaN buffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dmowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Suski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,90 +9513,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes induced by doping on the Raman spectrum of monolayer and bilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and Applications in Carbon Related nanomaterials: From pure to doping including heteroatom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Castelldefels, Spain</w:t>
@@ -9772,77 +9772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-I GNT 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Guidel-Plages, Lorient, France</w:t>
@@ -9865,390 +9865,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility spectrum analysis on AlGaN/AlN/GaN heterostructures grown on Fe-doped GaN templates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and Electrical Properties of Graphene Films Grown by Propane/Hydrogen CVD on 6H-SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXMATEC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SILICON CARBIDE AND RELATED MATERIALS 2011, PTS 1 AND 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, KREUZSTRASSE 10, 8635 DURNTEN-ZURICH, Switzerland. pp.625+, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806216v1</w:t>
+                <w:t xml:space="preserve">hal-03037521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Electrical Properties of Graphene Films Grown by Propane/Hydrogen CVD on 6H-SiC(0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Contreras</w:t>
+                <w:t xml:space="preserve">Low Temperature Photoluminescence Investigation of 3-inch SiC Wafers for Power Device Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Guelfucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SILICON CARBIDE AND RELATED MATERIALS 2011, PTS 1 AND 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, TOURS, France. pp.164-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03037521v1</w:t>
+                <w:t xml:space="preserve">hal-00655897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Photoluminescence Investigation of 3-inch SiC Wafers for Power Device Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobility spectrum analysis on AlGaN/AlN/GaN heterostructures grown on Fe-doped GaN templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EXMATEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ile de Porquerolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00655897v1</w:t>
+                <w:t xml:space="preserve">hal-00806216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances Analysis of Symmetrical and Asymmetrical InAs/GaSb Superlattice pin Photodiode</w:t>
               </w:r>
@@ -10362,277 +10362,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Electronic Properties of InAs/GaSb Superlattice Detectors to Evaluate High Temperature Operation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">Conference On Quantum Sensing and Nanophotonic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), France. pp.76081U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831153v1</w:t>
+                <w:t xml:space="preserve">hal-00543643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of InAs/GaSb Superlattice Detectors to Evaluate High Temperature Operation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Quantum Sensing and Nanophotonic Devices VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), France. pp.76081U</w:t>
+              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543643v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual carrier concentration in InAs/GaSb superlattice structures to define optimized midwave infrared photodiode</w:t>
               </w:r>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10756,51 +10756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature behaviour of AlGaN/AlN/GaN Hall-FET sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bouguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,303 +10862,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical transport phenomena in magnesium-doped p-type GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Piotrzkowski</w:t>
+                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslaw Dmowski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Cuminal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics (HPSP-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.658-663</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.643-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401355v1</w:t>
+                <w:t xml:space="preserve">hal-00401354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Electrical transport phenomena in magnesium-doped p-type GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aït-Kaci</w:t>
+                <w:t xml:space="preserve">Ryszard Piotrzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cuminal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslaw Dmowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on High Pressure Semiconductor Physics (HPSP-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.643-647</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Fortaleza (BRAZIL), France. pp.658-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401354v1</w:t>
+                <w:t xml:space="preserve">hal-00401355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport measurements on InAs/GaSb superlattice structures for mid-infrared photodiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,51 +11364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure characterization of AlGaN/GaN Hall sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11765,51 +11765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12015,51 +12015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12373,51 +12373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,51 +12494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Camassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12602,51 +12602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure study of the electrical transport phenomena in AlGaN/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Consejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12835,51 +12835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved SiCOI Structures Elaborated by Heteroepitaxy of 3C-SiC on SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12887,51 +12887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Stoemenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon and Carbide and Related Materials 2001 (9th) (ICSCRM2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan. pp.343-346</w:t>
@@ -13427,51 +13427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Manuel Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13526,51 +13526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of vanadium doping effects in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmke van Dijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Février</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13664,51 +13664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Bensebaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13901,90 +13901,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and properties of composites made of bismuth nanowires confined in mesoporous silica and alumina for Peltier applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viennois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fabbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Haines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
@@ -14052,51 +14052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14151,51 +14151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant step bunching occurrence during graphene growth on 4H SiC(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Hrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,51 +14263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene: From Material to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14401,51 +14401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14552,51 +14552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Cecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15065,51 +15065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Decams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Dieraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-GNT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Aussois, France</w:t>
@@ -15228,51 +15228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D277708E"/>
+    <w:nsid w:val="C91CDF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15459,51 +15459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-contreras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194459241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bensebaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rouquette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Talbi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0175" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Romi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00938b" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03295873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Decams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.03.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Barrab&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.08.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKGZ3G6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCS7W4DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristizabal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrabes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.10.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo E. Sernelius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clas Persson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978987" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Lourhzal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Cecco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269135v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. El-Aabidine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sadok" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dmowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200508" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D92637D84BFB72AC93DACC6620BFD030344A9B8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401355v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Piotrzkowski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslaw Dmowski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389889v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389892v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Stoemenos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544461v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzaiene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sghaeir" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00095-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FTV96M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738395v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Albaset Taleb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924077v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340108v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dieraert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-contreras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194459241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bensebaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rouquette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Talbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Romi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00938b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03295873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Decams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.03.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Barrab&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.08.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKGZ3G6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCS7W4DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristizabal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrabes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.10.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo E. Sernelius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clas Persson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978987" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Lourhzal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Cecco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269135v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. El-Aabidine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sadok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dmowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200508" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D92637D84BFB72AC93DACC6620BFD030344A9B8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401355v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Piotrzkowski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslaw Dmowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389889v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389892v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Stoemenos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544461v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzaiene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sghaeir" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00095-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FTV96M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738395v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Albaset Taleb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924077v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340108v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dieraert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>