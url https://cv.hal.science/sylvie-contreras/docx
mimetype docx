--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -3535,295 +3535,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible optical doping of graphene</w:t>
+                <w:t xml:space="preserve">Giant Hydrogen Sulfide Plume In The Oxygen Minimum Zone Off Peru Supports Chemolithoautotrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+                <w:t xml:space="preserve">H. Schunck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Perine Landois</w:t>
+                <w:t xml:space="preserve">D. K. Desai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Grosskopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalvelage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02355⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989884v1</w:t>
+                <w:t xml:space="preserve">hal-00998673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Hydrogen Sulfide Plume In The Oxygen Minimum Zone Off Peru Supports Chemolithoautotrophy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible optical doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. K. Desai</w:t>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Grosskopf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Kalvelage</w:t>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.18. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep02355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998673v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reduction of nitrates in water on Pt promoted Cu hydrotalcite-derived catalysts: Effect of the Pt-Cu alloy formation</w:t>
               </w:r>
@@ -4229,295 +4229,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unambiguous determination of carrier concentration and mobility for InAs/GaSb superlattice photodiode optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Couturaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mailly</w:t>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 105 (7), pp.074504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 106, pp.033709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3191175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394184v1</w:t>
+                <w:t xml:space="preserve">hal-00536295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unambiguous determination of carrier concentration and mobility for InAs/GaSb superlattice photodiode optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. P. Perez</w:t>
+                <w:t xml:space="preserve">Ballistic effects up to room temperature in microscopic Hall sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Desrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+                <w:t xml:space="preserve">Olivier Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chaghi</w:t>
+                <w:t xml:space="preserve">Dominique Mailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 106, pp.033709. </w:t>
+              <w:t xml:space="preserve">, 2009, 105 (7), pp.074504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3191175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3103303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00536295v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pressure on electrical properties of short period InAs/GaSb superlattice</w:t>
               </w:r>
@@ -7383,286 +7383,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Moret</w:t>
+                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arvinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Thessaloniki, Greece. pp.79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935164v1</w:t>
+                <w:t xml:space="preserve">hal-01935556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Growth Temperature on Site Competition Effects During Chemical Vapor Deposition of 4H-SiC Layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Optical investigations and strain effect in AlGaN/GaN epitaxial layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayasakthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, PEKIN, China. pp.UNSP 012021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935556v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
               </w:r>
@@ -7955,64 +7955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, France. pp.137 - 142, </w:t>
@@ -8197,51 +8197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midwave infrared InAs/GaSb superlattice photodiode with a dopant-free p-n junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Taalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8312,295 +8312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Geometrical Effects in Charge Pumping Current for Lateral SiC nMOSFETs Electrical Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the Specific Contact Resistance on P-Type 4H-SiC by Using a Highly P-Typed Doped 4H-SiC Layer Selectively Grown by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Florentin</w:t>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Marc Rafi</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.717⟩</w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.57 - 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936637v1</w:t>
+                <w:t xml:space="preserve">hal-01391861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Specific Contact Resistance on P-Type 4H-SiC by Using a Highly P-Typed Doped 4H-SiC Layer Selectively Grown by VLS Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Study of Geometrical Effects in Charge Pumping Current for Lateral SiC nMOSFETs Electrical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Florentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+                <w:t xml:space="preserve">Joan Marc Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Florian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Victor Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.57 - 60, </w:t>
+              <w:t xml:space="preserve">10th European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.717 - 720, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391861v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and EST microsatellite loci development and use in olive: molecular tools for genetic mapping and association studies</w:t>
               </w:r>
@@ -8711,64 +8711,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8875,51 +8875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8996,64 +8996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Parret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9095,64 +9095,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Optical Doping of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9619,273 +9619,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P3 : un outil pour la formation à la gestion et au pilotage d'ateliers de production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reversible Optical Doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t>
+              <w:t xml:space="preserve">GDR-I GNT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Guidel-Plages, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216885v1</w:t>
+                <w:t xml:space="preserve">hal-00813854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Optical Doping of graphene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P3 : un outil pour la formation à la gestion et au pilotage d'ateliers de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ounnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Borriello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M C Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-I GNT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Guidel-Plages, Lorient, France</w:t>
+              <w:t xml:space="preserve">VII° colloque 'Questions de Pédagogies dans l'Enseignement Supérieur' (QPES'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sherbrooke, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813854v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Electrical Properties of Graphene Films Grown by Propane/Hydrogen CVD on 6H-SiC(0001)</w:t>
               </w:r>
@@ -10362,277 +10362,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Properties of InAs/GaSb Superlattice Detectors to Evaluate High Temperature Operation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Christol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference On Quantum Sensing and Nanophotonic Devices VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), France. pp.76081U</w:t>
+              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543643v1</w:t>
+                <w:t xml:space="preserve">hal-01831153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques de photodiodes infrarouges à superréseaux InAs/GaSb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Properties of InAs/GaSb Superlattice Detectors to Evaluate High Temperature Operation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Christol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cervera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+                <w:t xml:space="preserve">R. Chaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ait-Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Journées Nationales Microélectronique Optoélectronique (JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Les Issambres, France</w:t>
+              <w:t xml:space="preserve">Conference On Quantum Sensing and Nanophotonic Devices VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, San Francisco (CA), France. pp.76081U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831153v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual carrier concentration in InAs/GaSb superlattice structures to define optimized midwave infrared photodiode</w:t>
               </w:r>
@@ -10657,51 +10657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11114,51 +11114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport measurements on InAs/GaSb superlattice structures for mid-infrared photodiode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerlain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12714,51 +12714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-induced strain in silicon-on-insulator materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12848,51 +12848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved SiCOI Structures Elaborated by Heteroepitaxy of 3C-SiC on SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15228,51 +15228,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C91CDF79"/>
+    <w:nsid w:val="A811D71E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15459,51 +15459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-contreras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194459241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bensebaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rouquette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Talbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Romi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00938b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03295873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Decams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.03.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Barrab&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.08.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKGZ3G6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCS7W4DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristizabal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrabes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.10.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo E. Sernelius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clas Persson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978987" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Lourhzal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Cecco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269135v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. El-Aabidine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sadok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dmowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200508" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D92637D84BFB72AC93DACC6620BFD030344A9B8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401355v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Piotrzkowski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslaw Dmowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389889v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389892v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Stoemenos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544461v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzaiene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sghaeir" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00095-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FTV96M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738395v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Albaset Taleb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924077v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340108v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dieraert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-contreras" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4733-9998" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194459241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535470v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bensebaa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05295706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Amadou Arifa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Briot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Wasem Klein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssin Makhlouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP00603H" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609427v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Nassar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cort&#233;s-Arriagada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanhueza-Vega" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01695" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bassaler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jash Mehta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Abid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202400069" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voiry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.15.26" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanovitch Castillo Arvelo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sohier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Consejo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acd3f7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bowron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kint" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Weigel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ruffl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c00026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03628395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fabbiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rouquette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Talbi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cambon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjc-2021-0175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Konczewicz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zajac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Turski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bockowski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ac5e01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Iwinska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Turski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266804v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Romi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alabarse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Celeste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ce00938b" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939599v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Avogadri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Gebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Krishtopenko" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.4.l042042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zajac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iwinska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kucharski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03295873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Polisi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Quartieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Arletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c00625" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034438v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianlin Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roblin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Decams" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.03.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barbier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tiberj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.09.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Nachawaty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decams" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp01012e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407865v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayasakthi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baskar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.053" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208523v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Desrat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813220" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristiz&#225;bal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Barrab&#233;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tichit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.08.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKGZ3G6G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644887v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolafa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.02.044" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCS7W4DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545211v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aristizabal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barrabes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.10.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536295v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Rodriguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait-Kaci" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3191175" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couturaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3103303" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756707v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Cuminal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880520" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1FF1C81C2DDB59DAC17F25A882CADCF65FDF276/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouguen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contreras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camassel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2008.11.041" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQVZPTK5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerlain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mosser" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2968436" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouguen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Camassel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2838301" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536294v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferreira da Silva" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo E. Sernelius" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clas Persson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.245201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1978987" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460473" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H50F9GMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Consejo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Contreras" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepkowsky" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200301562" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6QTKKB15-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Sadowski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Lourhzal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514701v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ammar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hrich" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Manuel Decams" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-1ak21z" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209570v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Asti&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786003v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040807v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azmi Zahab" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040832v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923963v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Cecco" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arvinte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924058v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540938v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600679" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935556v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zielinski" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935164v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012021" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936580v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Kwasnicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.249" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zielinski" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.137" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcinkiewicz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/647/1/012064" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Taalat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2014.09.036" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Florentin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Marc Rafi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chevalier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Soler" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.717" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269135v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Essalouh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Z. El-Aabidine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Sadok" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Santoni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936666v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.51" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.357" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936833v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dmowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suski" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201200508" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D92637D84BFB72AC93DACC6620BFD030344A9B8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pujo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ounnar" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Borriello" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roudon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Portail" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.625" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655897v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Peyre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwu Sun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Guelfucci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hassan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.164" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641337v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cervera" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Taalat" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaworowicz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.882133" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Rodriguez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543643v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831030v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Perez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536293v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401354v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A&#239;t-Kaci" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cuminal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401355v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Piotrzkowski" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslaw Dmowski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536291v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radouane Chaghi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394192v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Haddab" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401344v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536296v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zielinski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536300v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Perez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mestres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543735v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541640v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543771v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389889v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544457v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepkowsky" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543870v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fraisse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389892v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Wang" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Stoemenos" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543769v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544461v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouzaiene" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sfaxi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sghaeir" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maaref" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavanna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00095-7" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1FTV96M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738395v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bensebaa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Albaset Taleb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829444v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmke van Dijk" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane F&#233;vrier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701580v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204671v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bardet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bentaleb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589106v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viennois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Zhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haines" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039790v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nanot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924077v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455032v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340108v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dieraert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>