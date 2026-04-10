--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of pure compounds and commercial formulations of the maize herbicides mesotrione and s-metolachlor in Vicia faba L</w:t>
+                <w:t xml:space="preserve">Use of microwaves to dry sludge from drinking water treatment plants (DWTPs): gas emission and chemical/microbiological/ecotoxicological characteristics of sludge extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
+                <w:t xml:space="preserve">Vinicius Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Salgado-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Tagliari-Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uberson Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15287394.2025.2502965⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (30), pp.17968-17977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367324v1</w:t>
+                <w:t xml:space="preserve">hal-05367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of microwaves to dry sludge from drinking water treatment plants (DWTPs): gas emission and chemical/microbiological/ecotoxicological characteristics of sludge extracts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotoxicity of pure compounds and commercial formulations of the maize herbicides mesotrione and s-metolachlor in Vicia faba L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiane Tagliari-Corrêa</w:t>
+                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uberson Rossa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (30), pp.17968-17977. </w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (19), pp.774-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36714-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2025.2502965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367342v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allium cepa exposed to Nativo® fungicide with and without swine liver enzyme biotransformation: A comparative genotoxicity study</w:t>
               </w:r>
@@ -465,51 +465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for new genotoxic and cytotoxic endpoints to assess chemical effects on the red algae Ceramium tenuicorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Gueretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Tagliari-Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (27), pp.70713-70721. </w:t>
@@ -1112,753 +1112,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxic effects of the vehicle solvent dimethyl sulfoxide on Raphidocelis subcapitata, Daphnia magna and Brachionus calyciflorus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban afforestation: using phytotoxicity endpoints to compare air pollution tolerance of two native Brazilian plants Aroeira (Schinus terebinthifolius) and Cuvatã (Cupania vernalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Bojic</w:t>
+                <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Fernanda Santana Alvarenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">Überson Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02757540.2022.2076838⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (37), pp.56579-56591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19890-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700929v1</w:t>
+                <w:t xml:space="preserve">hal-04935699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine slaughterhouse biowaste: an environmental sustainability assessment of composting, amended soil quality, and phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Batista-Barwinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Batista-Barwinski</w:t>
+                <w:t xml:space="preserve">Giorgini Venturieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgini Venturieri</w:t>
+                <w:t xml:space="preserve">Paul Richard M. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Niero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (7), pp.1404-1411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2022.2143291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban afforestation: using phytotoxicity endpoints to compare air pollution tolerance of two native Brazilian plants Aroeira (Schinus terebinthifolius) and Cuvatã (Cupania vernalis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxic effects of the vehicle solvent dimethyl sulfoxide on Raphidocelis subcapitata, Daphnia magna and Brachionus calyciflorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bojic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renan Testolin</w:t>
+                <w:t xml:space="preserve">Ingrid Fernanda Santana Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Überson Rossa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rogério Corrêa</w:t>
+                <w:t xml:space="preserve">Teotonio Soares de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (37), pp.56579-56591. </w:t>
+              <w:t xml:space="preserve">Chemistry and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.471 - 483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-19890-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02757540.2022.2076838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935699v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using textile industrial sludge, sewage wastewater, and sewage sludge as inoculum to degrade recalcitrant textile dyes in a co-composting process: an assessment of biodegradation efficiency and compost phytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D ecotoxi-topological profile: Using concentration-time-response surfaces to show peroxidase activity in Zea mays (L.) exposed to aluminium or arsenic in hydroponic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leandro Janke</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14211-y⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456519v1</w:t>
+                <w:t xml:space="preserve">hal-03168016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D ecotoxi-topological profile: Using concentration-time-response surfaces to show peroxidase activity in Zea mays (L.) exposed to aluminium or arsenic in hydroponic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using textile industrial sludge, sewage wastewater, and sewage sludge as inoculum to degrade recalcitrant textile dyes in a co-composting process: an assessment of biodegradation efficiency and compost phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Testolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Júlia Feuzer-Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Adani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Engel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rogério Corrêa</w:t>
+                <w:t xml:space="preserve">Leandro Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 262, pp.127647. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (36), pp.49642-49650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14211-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03168016v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of recalcitrant textile azo-dyes by fenton-based process followed by biochar polishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Júlia Feuzer-Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanches-Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,77 +1922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of different parameters for selection of higher plants in urban afforestation: Exposure of Guabiroba (Campomanesia xanthocarpa O. Berg.) to diesel engine exhaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleder Somensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Deomar-Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2435,337 +2435,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of agro-industrial organic sludge amendment to remediate degraded soil: chemical and eco(geno)toxicological differences between fresh and stabilized sludge and establishment of application rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity assessment of particulate matter emitted from heavy-duty diesel-powered vehicles using the in vivo Vicia faba L. micronucleus test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertina Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetana Quaranta</w:t>
+                <w:t xml:space="preserve">Theodoro Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.199 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5310-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254242v1</w:t>
+                <w:t xml:space="preserve">hal-01779986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity assessment of particulate matter emitted from heavy-duty diesel-powered vehicles using the in vivo Vicia faba L. micronucleus test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Use of agro-industrial organic sludge amendment to remediate degraded soil: chemical and eco(geno)toxicological differences between fresh and stabilized sludge and establishment of application rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cleder Somensi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoro Wagner</w:t>
+                <w:t xml:space="preserve">Hela Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Environmental Science and Pollution Research, 23 (4), pp.3018-3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779986v1</w:t>
+                <w:t xml:space="preserve">hal-01254242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil genotoxicity assessment-results of an interlaboratory study on the Vicia micronucleus assay in the context of ISO standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,103 +2855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachates from solid wastes: chemical and eco(geno)toxicological differences between leachates obtained from fresh and stabilized industrial organic sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Goetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snia M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetana Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.1090-1098. </w:t>
@@ -3041,1028 +3041,1040 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 774, pp.17 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du pH du sol sur le test de génotoxicité Vicia-micronoyaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Arsenate (As V) in water: Quantitative sensitivity relationships among biomarker, ecotoxicity and genotoxicity endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sônia M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrid Resgalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256504v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenate (As V) in water: Quantitative sensitivity relationships among biomarker, ecotoxicity and genotoxicity endpoints</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of different aquatic bioassays in the assessment of a new natural formicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen F. Burga-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudemir M. Radetski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03601234.2012.716731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119624v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of different aquatic bioassays in the assessment of a new natural formicide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effets du pH du sol sur le test de génotoxicité Vicia-micronoyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudemir M. Radetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.107-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114287v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bigorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 159 (10), pp.2515-2522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of phytotechnologies for multicontaminated soil management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Beguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), pp.245-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15226514.2011.568546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic effects and induction of phytochelatins in the presence of cadmium in Vicia faba roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Férard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 633 (2), pp.112 - 116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mrgentox.2006.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the genotoxicity of $^{137}$Cs radiation using Vicia-micronucleus, Tradescantia-micronucleus and Tradescantia-stamen-hair mutation bioassays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Minouflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (2-3), pp.143-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2005.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02639982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4072,154 +4084,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert et écotoxicité des produits de traitement du hêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aran Delphine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,518 +4241,518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer and ecotoxicity of wood treatment residues in soil and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Glasgow (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxicity of active compounds mesotrione and s-metolachlor and their commercial formulations in Vicia faba L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrade-Vieira Larissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarenga Ifs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th Annual Meeting: « Society of Environmental Toxicology and Chemistry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of doses of dimethyl sulfoxide to be applied as solvent for the active compounds mesotrione, s-metolachlor and nicosulfuron: effects on Pseudokirchneriella subcapitata and Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrade-Vieira Larissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting: « Society of Environmental Toxicology and Chemistry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’écotoxicité d’échantillons d’eaux prélevées en amont et aval de zones tampons végétalisées en sortie de drains agricoles (ZTVA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staedelin Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France. Actes du colloque du 47ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4793,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4835,114 +4847,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la génotoxicité de matrices complexes à l'aide de plantes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Paul Verlaine - Metz, 1999. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1999METZ062S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5089,51 +5101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fonseca Andrade-Vieira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2025.2502965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleder Somensi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salgado-Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Tagliari-Corr&#234;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uberson Rossa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36714-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felippe Dalpiaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane La&#231;oli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Pedrosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Corr&#234;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04580961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33634-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Butzke-Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Canan-Rochenbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.B. Barreiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O.S. Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dal Conti-Lampert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ariente-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30007-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Gueretz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Walz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27414-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Testolin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barreiros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2023.2175536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03700929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fernanda Santana Alvarenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teotonio Soares de Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2022.2076838" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Batista-Barwinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgini Venturieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard M. Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Niero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2143291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Storch-B&#246;hm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;berson Rossa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19890-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#250;lia Feuzer-Matos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Adani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Janke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14211-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127647" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanches-Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Pimentel-Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1959774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deomar-Sim&#245;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito C.M. Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Polette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Branco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8521-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudete G. Chiochetta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Quaranta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5310-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoro Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ90M58H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3495-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Goetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snia M. Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1979-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Folt&#234;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria C. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia M. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrid Resgalla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760XJL27-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudemir M. Radetski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2012.716731" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848705v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;raud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2006.05.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KR1CQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Delphine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216641v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade-Vieira Larissa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarenga Ifs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216663v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staedelin Luc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ062S" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleder Somensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salgado-Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Tagliari-Corr&#234;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uberson Rossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36714-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fonseca Andrade-Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2025.2502965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felippe Dalpiaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane La&#231;oli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Pedrosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Corr&#234;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04580961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33634-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Butzke-Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Canan-Rochenbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.B. Barreiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O.S. Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dal Conti-Lampert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ariente-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30007-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Gueretz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Walz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27414-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Testolin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barreiros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2023.2175536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Storch-B&#246;hm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;berson Rossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19890-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Batista-Barwinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgini Venturieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard M. Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Niero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2143291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03700929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fernanda Santana Alvarenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teotonio Soares de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2022.2076838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Engel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#250;lia Feuzer-Matos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Adani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Janke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14211-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanches-Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Pimentel-Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1959774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deomar-Sim&#245;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito C.M. Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Polette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Branco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8521-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoro Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ90M58H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudete G. Chiochetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Quaranta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5310-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3495-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Goetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snia M. Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1979-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Folt&#234;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLP4K872-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria C. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia M. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrid Resgalla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760XJL27-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudemir M. Radetski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2012.716731" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;raud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2006.05.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KR1CQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Delphine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade-Vieira Larissa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarenga Ifs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staedelin Luc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ062S" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>