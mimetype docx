--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of microwaves to dry sludge from drinking water treatment plants (DWTPs): gas emission and chemical/microbiological/ecotoxicological characteristics of sludge extracts</w:t>
+                <w:t xml:space="preserve">Genotoxicity of pure compounds and commercial formulations of the maize herbicides mesotrione and s-metolachlor in Vicia faba L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinicius Silva</w:t>
+                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleder Somensi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36714-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88 (19), pp.774-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15287394.2025.2502965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367342v1</w:t>
+                <w:t xml:space="preserve">hal-05367324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity of pure compounds and commercial formulations of the maize herbicides mesotrione and s-metolachlor in Vicia faba L</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of microwaves to dry sludge from drinking water treatment plants (DWTPs): gas emission and chemical/microbiological/ecotoxicological characteristics of sludge extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Salgado-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
+                <w:t xml:space="preserve">Cristiane Tagliari-Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uberson Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part A: Current Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 88 (19), pp.774-786. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (30), pp.17968-17977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15287394.2025.2502965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36714-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367324v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allium cepa exposed to Nativo® fungicide with and without swine liver enzyme biotransformation: A comparative genotoxicity study</w:t>
               </w:r>
@@ -465,51 +465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proposal for new genotoxic and cytotoxic endpoints to assess chemical effects on the red algae Ceramium tenuicorne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliano Gueretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Walz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiane Tagliari-Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (27), pp.70713-70721. </w:t>
@@ -1112,753 +1112,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban afforestation: using phytotoxicity endpoints to compare air pollution tolerance of two native Brazilian plants Aroeira (Schinus terebinthifolius) and Cuvatã (Cupania vernalis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecotoxic effects of the vehicle solvent dimethyl sulfoxide on Raphidocelis subcapitata, Daphnia magna and Brachionus calyciflorus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Fonseca Andrade-Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renan Testolin</w:t>
+                <w:t xml:space="preserve">Clement Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Überson Rossa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rogério Corrêa</w:t>
+                <w:t xml:space="preserve">Ingrid Fernanda Santana Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teotonio Soares de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-19890-9⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.471 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02757540.2022.2076838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935699v1</w:t>
+                <w:t xml:space="preserve">hal-03700929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swine slaughterhouse biowaste: an environmental sustainability assessment of composting, amended soil quality, and phytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Batista-Barwinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgini Venturieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard M. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Niero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 45 (7), pp.1404-1411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2022.2143291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxic effects of the vehicle solvent dimethyl sulfoxide on Raphidocelis subcapitata, Daphnia magna and Brachionus calyciflorus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban afforestation: using phytotoxicity endpoints to compare air pollution tolerance of two native Brazilian plants Aroeira (Schinus terebinthifolius) and Cuvatã (Cupania vernalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Fernanda Santana Alvarenga</w:t>
+                <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teotonio Soares de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">Überson Rossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (5), pp.471 - 483. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (37), pp.56579-56591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02757540.2022.2076838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19890-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700929v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D ecotoxi-topological profile: Using concentration-time-response surfaces to show peroxidase activity in Zea mays (L.) exposed to aluminium or arsenic in hydroponic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using textile industrial sludge, sewage wastewater, and sewage sludge as inoculum to degrade recalcitrant textile dyes in a co-composting process: an assessment of biodegradation efficiency and compost phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Testolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Engel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ana Júlia Feuzer-Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rogério Corrêa</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Adani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Janke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127647⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (36), pp.49642-49650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14211-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168016v1</w:t>
+                <w:t xml:space="preserve">hal-03456519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using textile industrial sludge, sewage wastewater, and sewage sludge as inoculum to degrade recalcitrant textile dyes in a co-composting process: an assessment of biodegradation efficiency and compost phytotoxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D ecotoxi-topological profile: Using concentration-time-response surfaces to show peroxidase activity in Zea mays (L.) exposed to aluminium or arsenic in hydroponic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leandro Janke</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (36), pp.49642-49650. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 262, pp.127647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14211-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456519v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of recalcitrant textile azo-dyes by fenton-based process followed by biochar polishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Júlia Feuzer-Matos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanches-Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1922,77 +1922,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of different parameters for selection of higher plants in urban afforestation: Exposure of Guabiroba (Campomanesia xanthocarpa O. Berg.) to diesel engine exhaust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Storch-Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Deomar-Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (36), pp.27634-27641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Testolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2435,337 +2435,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotoxicity assessment of particulate matter emitted from heavy-duty diesel-powered vehicles using the in vivo Vicia faba L. micronucleus test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of agro-industrial organic sludge amendment to remediate degraded soil: chemical and eco(geno)toxicological differences between fresh and stabilized sludge and establishment of application rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cleder Somensi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodoro Wagner</w:t>
+                <w:t xml:space="preserve">Hela Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetana Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.026⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Environmental Science and Pollution Research, 23 (4), pp.3018-3025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5310-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779986v1</w:t>
+                <w:t xml:space="preserve">hal-01254242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of agro-industrial organic sludge amendment to remediate degraded soil: chemical and eco(geno)toxicological differences between fresh and stabilized sludge and establishment of application rates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotoxicity assessment of particulate matter emitted from heavy-duty diesel-powered vehicles using the in vivo Vicia faba L. micronucleus test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertina Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+                <w:t xml:space="preserve">Maurice Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleder Somensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Toumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetana Quaranta</w:t>
+                <w:t xml:space="preserve">Theodoro Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.199 - 204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5310-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254242v1</w:t>
+                <w:t xml:space="preserve">hal-01779986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil genotoxicity assessment-results of an interlaboratory study on the Vicia micronucleus assay in the context of ISO standardization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2855,103 +2855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachates from solid wastes: chemical and eco(geno)toxicological differences between leachates obtained from fresh and stabilized industrial organic sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudete G. Chiochetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Goetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snia M. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetana Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (2), pp.1090-1098. </w:t>
@@ -3041,51 +3041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutation Research - Genetic Toxicology and Environmental Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 774, pp.17 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3125,411 +3125,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenate (As V) in water: Quantitative sensitivity relationships among biomarker, ecotoxicity and genotoxicity endpoints</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets du pH du sol sur le test de génotoxicité Vicia-micronoyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dhyèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.107-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119624v1</w:t>
+                <w:t xml:space="preserve">hal-01256504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of different aquatic bioassays in the assessment of a new natural formicide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Arsenate (As V) in water: Quantitative sensitivity relationships among biomarker, ecotoxicity and genotoxicity endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria C. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sônia M. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrid Resgalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Masfaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03601234.2012.716731⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.174-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114287v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du pH du sol sur le test de génotoxicité Vicia-micronoyaux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of different aquatic bioassays in the assessment of a new natural formicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen F. Burga-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudemir M. Radetski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Science and Health, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (1), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03601234.2012.716731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256504v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact of sunscreen nanomaterials: Ecotoxicity and genotoxicity of altered TiO2 nanocomposites on Vicia faba</w:t>
               </w:r>
@@ -3808,51 +3808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotoxic effects and induction of phytochelatins in the presence of cadmium in Vicia faba roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Béraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,64 +3963,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 81 (2-3), pp.143-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4150,51 +4150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque SEFA (Société d'Ecotoxicologie Fondamentale et Appliquée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Bini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poizac Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrade-Vieira Larissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarenga Ifs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th Annual Meeting: « Society of Environmental Toxicology and Chemistry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4514,51 +4514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting: « Society of Environmental Toxicology and Chemistry »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bojic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Masfaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicia-micronucleus test as a new tool to assess soil genotoxicity potential: Application to the evaluation of the effects of biochar in industrial contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,51 +4861,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la génotoxicité de matrices complexes à l'aide de plantes supérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cotelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université Paul Verlaine - Metz, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1999METZ062S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5101,51 +5101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleder Somensi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salgado-Alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Tagliari-Corr&#234;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uberson Rossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36714-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fonseca Andrade-Vieira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2025.2502965" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felippe Dalpiaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane La&#231;oli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Pedrosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Corr&#234;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04580961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33634-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Butzke-Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Canan-Rochenbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.B. Barreiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O.S. Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dal Conti-Lampert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ariente-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30007-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Gueretz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Walz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27414-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Testolin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barreiros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2023.2175536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Storch-B&#246;hm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;berson Rossa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19890-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Batista-Barwinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgini Venturieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard M. Miller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Niero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2143291" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03700929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fernanda Santana Alvarenga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teotonio Soares de Carvalho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2022.2076838" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Engel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127647" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456519v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#250;lia Feuzer-Matos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Adani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Janke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14211-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanches-Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Pimentel-Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1959774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deomar-Sim&#245;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito C.M. Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Polette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Branco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8521-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoro Wagner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ90M58H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudete G. Chiochetta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Quaranta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5310-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3495-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Goetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snia M. Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1979-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Folt&#234;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLP4K872-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria C. Silva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia M. Almeida" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrid Resgalla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.03.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760XJL27-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga-Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudemir M. Radetski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2012.716731" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;raud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2006.05.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KR1CQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Delphine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade-Vieira Larissa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarenga Ifs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staedelin Luc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ062S" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fonseca Andrade-Vieira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cotelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15287394.2025.2502965" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367342v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleder Somensi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Salgado-Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Tagliari-Corr&#234;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uberson Rossa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36714-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05367336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felippe Dalpiaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane La&#231;oli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozangela Pedrosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Santin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Corr&#234;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04580961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Masfaraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33634-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolli Butzke-Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Santin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.124485" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Canan-Rochenbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A.B. Barreiros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; O.S. Lima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Dal Conti-Lampert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ariente-Neto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30007-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Matias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Gueretz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Walz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-27414-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Testolin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barreiros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2023.2175536" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03700929v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bojic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fernanda Santana Alvarenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teotonio Soares de Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02757540.2022.2076838" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935688v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Batista-Barwinski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgini Venturieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard M. Miller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Niero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2022.2143291" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04935699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Storch-B&#246;hm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;berson Rossa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19890-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana J&#250;lia Feuzer-Matos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Adani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Janke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14211-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03168016v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127647" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03456552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanches-Sim&#245;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendell Pimentel-Almeida" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10934529.2021.1959774" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195143v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Deomar-Sim&#245;es" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Poyer-Radetski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114675" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dhy&#232;vre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8386-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito C.M. Almeida" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Polette" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Branco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Fischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.02.069" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertina Corr&#234;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Torres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schwartz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8521-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudete G. Chiochetta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Toumi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetana Quaranta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5310-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01779986v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoro Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.01.026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ90M58H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159528v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Muller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Manier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3495-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Goetten" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snia M. Almeida" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1979-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01775331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Folt&#234;te" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2014.09.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLP4K872-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256504v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria C. Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#244;nia M. Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrid Resgalla" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.03.025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-760XJL27-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen F. Burga-Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudemir M. Radetski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03601234.2012.716731" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Foltete" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Masfaraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bigorgne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nahmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.06.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHKZWTNZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486337v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.568546" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#233;raud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois F&#233;rard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mrgentox.2006.05.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KR1CQKG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Minouflet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2005.01.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGDS4FPD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poizac Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aran Delphine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bojic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04122652v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Bini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216641v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade-Vieira Larissa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarenga Ifs" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staedelin Luc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gaullier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958590v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999METZ062S" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>