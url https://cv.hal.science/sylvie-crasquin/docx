--- v0 (2026-04-30)
+++ v1 (2026-05-22)
@@ -1062,503 +1062,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution variation of ostracod assemblages from microbialites near the Permian-Triassic boundary at Zuodeng, Guangxi, South China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Devonian benthic ostracods from western Junggar, NW China: Implications for palaeoenvironmental reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junyu Wan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yiming Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109349⟩</w:t>
+              <w:t xml:space="preserve">Geological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gj.3156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019848v1</w:t>
+                <w:t xml:space="preserve">hal-02613928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Devonian benthic ostracods from western Junggar, NW China: Implications for palaeoenvironmental reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junjun Song</w:t>
+                <w:t xml:space="preserve">High-resolution variation of ostracod assemblages from microbialites near the Permian-Triassic boundary at Zuodeng, Guangxi, South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junyu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aihua Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haishui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Gong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (1), pp.91-100. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 535, pp.109349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gj.3156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613928v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Carnian (Tuvalian, Tropites dilleri zone) ostracods (Crustacea) from the Mufara Formation (Monte Scalpello, Central-Eastern Sicily, Italy)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early Permian (Cisuralian) ostracods from Japan: characteristic ostracod assemblage from a seamount of the Panthalassic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gengo Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Miyake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruo Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aihua Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Ichida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.03.001⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4515 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4515.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108580v2</w:t>
+                <w:t xml:space="preserve">hal-02108736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Permian (Cisuralian) ostracods from Japan: characteristic ostracod assemblage from a seamount of the Panthalassic Ocean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Carnian (Tuvalian, Tropites dilleri zone) ostracods (Crustacea) from the Mufara Formation (Monte Scalpello, Central-Eastern Sicily, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sciuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agatino Reitano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4515 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.129-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4515.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108736v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) as shelf to basin indicators: evidence from Late Devonian Yangdi and Nandong sections in Guangxi, South China</w:t>
               </w:r>
@@ -2150,51 +2150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aihua Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Nestell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjun Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcheringa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (2), pp.250-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2456,365 +2456,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity across the Guadalupian-Lopingian Boundary: first results on the ostracod (Crustacea) fauna, Chaotian section (Sichuan Province, South China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Angiolini</w:t>
+                <w:t xml:space="preserve">Sindbad Zazzali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (3), pp.283-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/g2015n3a1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
+                <w:t xml:space="preserve">hal-01260450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
+                <w:t xml:space="preserve">Precocious sexual dimorphism and the Lilliput effect in Neo-Tethyan Ostracoda (Crustacea) through the Permian-Triassic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisong Chitnarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Gaetani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (3), pp.409-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
+                <w:t xml:space="preserve">mnhn-02325557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity across the Guadalupian-Lopingian Boundary: first results on the ostracod (Crustacea) fauna, Chaotian section (Sichuan Province, South China)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qinglai Feng</w:t>
+                <w:t xml:space="preserve">Comment on the Chu et al., paper “Lilliput effect in freshwater ostracods during the Permian–Triassic extinction” [Palaeogeography, Palaeoclimatology, Palaeoecology 435 (2015): 38–52]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (3), pp.283-313. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 440, pp.860-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/g2015n3a1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260450v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02325550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Naples 1963 to Rome 2013 — A brief review of how the International Research Group on Ostracoda (IRGO) developed as a social communication system</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenesis of clay minerals and K-bentonites in Late Permian/Early Triassic sediments of the Sichuan Basin (Chaotian section, Central China).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3295,234 +3295,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the aftermath of the end-Permian extinction: the microbialite refuge?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+                <w:t xml:space="preserve">Recovery of ecosystems after the Permian Triassic mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (2), pp.137-143. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.2013.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107876v1</w:t>
+                <w:t xml:space="preserve">mnhn-02326033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of ecosystems after the Permian Triassic mass extinction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+                <w:t xml:space="preserve">In the aftermath of the end-Permian extinction: the microbialite refuge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2), pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4202/app.2013.1000⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02326033v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity evolution through the Permian-Triassic boundary event: ostracods from the Bükk Mountains, Hungary.</w:t>
               </w:r>
@@ -4322,152 +4322,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Scythian - Anisian ostracods (Crustacea) from Meged-2 borehole, Central Israel.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Honigstein</w:t>
+                <w:t xml:space="preserve">Lower Triassic ostracods (Crustacea) from the Meishan section, Permian–Triassic boundary GSSP (Zhejiang Province, South China)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.455-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2010.526638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00629800v1</w:t>
+                <w:t xml:space="preserve">mnhn-02326994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupian brachiopods from western taurus, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,372 +4612,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02326941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Triassic ostracods (Crustacea) from the Meishan section, Permian–Triassic boundary GSSP (Zhejiang Province, South China)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Late Scythian - Anisian ostracods (Crustacea) from Meged-2 borehole, Central Israel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Honigstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.17-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02326994v1</w:t>
+                <w:t xml:space="preserve">hal-00629800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Triassic microbialites in Çürük Dag, southern Turkey: composition, sequences and controls on formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+                <w:t xml:space="preserve">Guadalupian brachiopods from western Taurus, Turkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Randon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117 (1), pp.51-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02326972v1</w:t>
+                <w:t xml:space="preserve">hal-00630535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupian brachiopods from western Taurus, Turkey.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Earliest Triassic microbialites in Çürük Dag, southern Turkey: composition, sequences and controls on formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista Italiana di Paleontologia e Stratigrafia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.739-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3091.2010.01181.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630535v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02326972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods (Crustacea) through Permian-Triassic boundary in South China: the Meishan stratotype (Zhejiang Province).</w:t>
               </w:r>
@@ -5260,722 +5260,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies changes and diagenetic processes across the Permian-Triassic boundary event horizon, Great Bank of Guizhou, South China: a controversy of erosion and dissolution.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (3), pp.677-693</w:t>
+              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410512v1</w:t>
+                <w:t xml:space="preserve">hal-00548795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Kershaw</w:t>
+                <w:t xml:space="preserve">South American Ordovician phyllocarids (Crustacea, Malacostraca)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Racheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Li</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edsel Brussa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
+              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 84 (3), pp.377 - 408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08120090903002623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
+                <w:t xml:space="preserve">mnhn-02327126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle and Late Triassic radiolarians from northern Tibet.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qinglai Feng</w:t>
+                <w:t xml:space="preserve">Sensory structures of Archaeostraca (Phyllocaridida, Crustacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Racheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijiang Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Crasquin</w:t>
+                <w:t xml:space="preserve">Jan Bergström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geobios</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (2), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2009.00322.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00548764v1</w:t>
+                <w:t xml:space="preserve">insu-00368801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory structures of Archaeostraca (Phyllocaridida, Crustacea)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Bergström</w:t>
+                <w:t xml:space="preserve">Facies changes and diagenetic processes across the Permian-Triassic boundary event horizon, Great Bank of Guizhou, South China: a controversy of erosion and dissolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.677-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00368801v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">South American Ordovician phyllocarids (Crustacea, Malacostraca)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick R. Racheboeuf</w:t>
+                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kershaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3140/bull.geosci.1126⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08120090903002623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02327126v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02327180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbialites as disaster forms in anachronistic facies following the end-Permian mass extinction: a discussion.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Middle and Late Triassic radiolarians from northern Tibet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinglai Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianyang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 56 (6), pp.809-813</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (5), pp.581-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548795v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosional truncation of uppermost Permian shallow-marine carbonates and implications for Permian - Triassic boundary events: Comment.</w:t>
               </w:r>
@@ -6069,77 +6069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle and Late Triassic radiolarians from northern Tibet: Implications for the Bayan Har Basin evolution § Radiolaires du Trias moyen et supérieur du Tibet septentrional : implications pour l'évolution du Basin Bayan Har</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinglai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijiang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianyang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6949,51 +6949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods across the Permian – Triassic boundary in Western Tethys : the Bulla parastratotype (Southern Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7159,368 +7159,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest Permian deep-water ostracods from Southwestern Guangxi, South China.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Earliest Triassic microbialites in the South China Block and other areas; controls on their growth and distribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kershaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin-Soleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Yuan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26, pp.169-191</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53 (3), pp.409-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00302939v1</w:t>
+                <w:t xml:space="preserve">hal-00298038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracods from the Lopingian and Permian-Triassic boundary beds at the Gyanyima section in southwestern Tibet, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Shu-Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen Shu-Zhong</w:t>
+                <w:t xml:space="preserve">Li Wen-Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cao Chang-Qun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeoworld</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.222-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest Triassic microbialites in the South China Block and other areas; controls on their growth and distribution.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Latest Permian deep-water ostracods from Southwestern Guangxi, South China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Mu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53 (3), pp.409-425</w:t>
+              <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26, pp.169-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298038v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00302939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permian and Triassic radiolarians from northern Tibet: correlation between radiolarian and conodont biozones.</w:t>
               </w:r>
@@ -7846,256 +7846,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracods as markers of the Permian/Triassic boundary in the Khuff Formation of Saudi Arabia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Permian-Triassic Khuff Formation of central Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vaslet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Michel Le Nindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Broutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geoarabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, n° 4, pp.77-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763493v1</w:t>
+                <w:t xml:space="preserve">hal-00022202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Permian-Triassic Khuff Formation of central Saudi Arabia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ostracods as markers of the Permian/Triassic boundary in the Khuff Formation of Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin-Soleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vaslet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Michel Le Nindre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarabia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (4), pp.853-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2005.00476.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022202v1</w:t>
+                <w:t xml:space="preserve">hal-03763493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new ostracode fauna from the Permian-Triassic boundary in Turkey (Taurus, Antalya Nappes)</w:t>
               </w:r>
@@ -8107,77 +8107,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin-Soleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Richoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (3), pp.281-295</w:t>
@@ -8384,51 +8384,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire des sciences de la Terre et de l'Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8651,563 +8651,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1, 2, 3, 4, 5… et 6 crises biologiques majeures</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t>
+                <w:t xml:space="preserve">Refaire le monde (ou presque) avec les fossiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences; De Gruyter, pp.158-159, 2022, Hors collection, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977198v1</w:t>
+                <w:t xml:space="preserve">hal-03977203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui finance notre recherche en paléontologie?</w:t>
+                <w:t xml:space="preserve">Comment le laboratoire est-il organisé?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.20, 2022, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP sciences, pp.18, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977173v1</w:t>
+                <w:t xml:space="preserve">hal-03977162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment est évalué le laboratoire?</w:t>
+                <w:t xml:space="preserve">Un centre de recherche dédié à la paléontologie : le CR2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.21, 2022, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977180v1</w:t>
+                <w:t xml:space="preserve">hal-03975775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un centre de recherche dédié à la paléontologie : le CR2P</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1, 2, 3, 4, 5… et 6 crises biologiques majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Charbonnier; Patrick De Wever. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, 2022, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP Sciences; De Gruyter, pp.158-159, 2022, Hors collection, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975775v1</w:t>
+                <w:t xml:space="preserve">hal-03977198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refaire le monde (ou presque) avec les fossiles</w:t>
+                <w:t xml:space="preserve">Qui finance notre recherche en paléontologie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP Sciences, pp.170-171, 2022, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.20, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977203v1</w:t>
+                <w:t xml:space="preserve">hal-03977173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le laboratoire est-il organisé?</w:t>
+                <w:t xml:space="preserve">Comment est évalué le laboratoire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crasquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Bastos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Charbonnier; P. De Wever. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléontologie d'Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EDP sciences, pp.18, 2022, 978-2-7598-2717-6. </w:t>
+              <w:t xml:space="preserve">, EDP Sciences, pp.21, 2022, 978-2-7598-2717-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2718-3.c008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977162v1</w:t>
+                <w:t xml:space="preserve">hal-03977180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chine du Sud : plongée dans les mers de la fin de l’ère Primaire</w:t>
               </w:r>
@@ -9537,51 +9537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28AB457A"/>
+    <w:nsid w:val="649AFCE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9768,51 +9768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-crasquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4358-3827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029493269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49256254" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108985746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hemmati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Ashouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciuto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatino Reitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Coco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishui Jiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109349" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3156" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108580v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.03.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108736v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengo Tanaka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Miyake" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Ono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ichida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4515.1.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-37-257-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Broutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2016.1225191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindbad Zazzali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Danielopol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Baltan&#225;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5CMRGTR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2013.1000" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00694340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Casier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plusquellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Toro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1248" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thasinee Charoentitirat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathawut Thanee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629800v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honigstein" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Nicora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angiolini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicora" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0193-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2010/0075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410512v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548764v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00322.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44NNKNLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327126v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Brussa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1126" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Wignall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.02.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5D1LJKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548757v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chitnarin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chonglakmani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcione" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wever" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galfetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302939v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yuan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173282v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shu-Zhong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wen-Zhong" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Chang-Qun" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763493v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaslet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2005.00476.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Platel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(03)00314-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWXDMP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05054136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reyl&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807320772-dictionnaire-des-sciences-de-la-terre-et-de-l-univers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c074" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977173v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bastos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977180v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975775v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977203v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c080" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977162v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-crasquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4358-3827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029493269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49256254" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000108985746" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571425v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Hemmati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ghaderi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Reza Ashouri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Guillam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104866" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Song" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2022.804.1689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Tarnac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Nestell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlynd Nestell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2021.770.1499" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990620v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-B. Forel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2020.101925" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sciuto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatino Reitano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Coco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Gliwa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;b&#233;atrice Forel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Korn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1330" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.3156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyu Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihua Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishui Jiang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengo Tanaka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Miyake" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Ono" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ichida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4515.1.1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108580v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2018.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.D. Gong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-37-257-2018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02307354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12277" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996109v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisong Chitnarin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prachya Tepnarong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n4a1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Yu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Broutin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rossignol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.12.026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108747v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kagan Tekin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Okuyucu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavuz Bedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaettin Tuncer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1391342" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02052760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1283648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03115518.2016.1225191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kershaw" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/palo.2015.093" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01260450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindbad Zazzali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinglai Feng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2015n3a1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325557v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Angiolini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gaetani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325550v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.07.051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Danielopol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Baltan&#225;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.08.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kershaw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-014-1125-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02325639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2013.01.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bruneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5CMRGTR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2013.1000" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12017" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTHJ1G6M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinga Hips" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.2011.0126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-01725594v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences2040221" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00694340v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Racheboeuf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Casier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Plusquellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Toro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mendoza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1248" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326050v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thasinee Charoentitirat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathawut Thanee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2012n4a5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2011.00302.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8SBZFM2M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goudemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.02.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJLF64M5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2010.526638" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Nicora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326941v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2011n2a3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Honigstein" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Angiolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicora" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02326972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Randon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3091.2010.01181.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8P4FZMK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551326v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yuan A. Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772011003784992" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12583-010-0193-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564008v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0077-7749/2010/0075" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548795v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kershaw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Feng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327126v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edsel Brussa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3140/bull.geosci.1126" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00368801v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2009.00322.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44NNKNLH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327180v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Li" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002623" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548764v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijiang Yang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyang Li" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549965v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Wignall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02327102v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2009.02.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5D1LJKH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548757v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08120090903002631" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548755v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Collin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Hochuli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Weissert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2007.12.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10BNQR4N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chitnarin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chonglakmani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Broutin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcione" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410497v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Perri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Wever" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297436v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galfetti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298038v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Mu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173282v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Shu-Zhong" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wen-Zhong" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Chang-Qun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yuan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297467v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150009v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crasquin-Soleau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2039-4942/5850" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022202v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vaslet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Michel Le Nindre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763493v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2005.00476.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marcoux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Richoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994705v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Platel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(03)00314-6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCWXDMP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05054136v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouchez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lethiers" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reyl&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807320772-dictionnaire-des-sciences-de-la-terre-et-de-l-univers" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Couvet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langridge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Soubelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abbadie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c080" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Bastos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c005" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975775v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c074" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977173v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977180v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824483v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975703v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Couvet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>