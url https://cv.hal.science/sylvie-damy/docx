--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -3941,275 +3941,275 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours de bases de données - Ecole doctorale</w:t>
+                <w:t xml:space="preserve">Cours de bases de données (à distance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. Introduction aux bases de données relationnelles, Besançon, France. 2024, pp.275</w:t>
+              <w:t xml:space="preserve">Licence. Bases de données, Besançon, France. 2024, pp.336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573261v1</w:t>
+                <w:t xml:space="preserve">hal-04578232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et qualité des données</w:t>
+                <w:t xml:space="preserve">Cours de bases de données - Ecole doctorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Bases de données avancées, Besançon, France. 2024, pp.93</w:t>
+              <w:t xml:space="preserve">Doctorat. Introduction aux bases de données relationnelles, Besançon, France. 2024, pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583824v1</w:t>
+                <w:t xml:space="preserve">hal-04573261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours et travaux dirigés de modélisation UML (introduction)</w:t>
+                <w:t xml:space="preserve">Système d'information et qualité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Modélisation et programmation orientées objet, Besançon (Doubs), France. 2024, pp.142</w:t>
+              <w:t xml:space="preserve">Master. Bases de données avancées, Besançon, France. 2024, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630489v1</w:t>
+                <w:t xml:space="preserve">hal-04583824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours de bases de données (à distance)</w:t>
+                <w:t xml:space="preserve">Cours et travaux dirigés de modélisation UML (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Bases de données, Besançon, France. 2024, pp.336</w:t>
+              <w:t xml:space="preserve">Master. Modélisation et programmation orientées objet, Besançon (Doubs), France. 2024, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578232v1</w:t>
+                <w:t xml:space="preserve">hal-04630489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux bases de données pour non-informaticiens</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07A645CB"/>
+    <w:nsid w:val="9CE970FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4873,51 +4873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-damy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1524-0862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176683003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacques Plumejeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann-Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Tabbou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Miedes Ugarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04573261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04583824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04578232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24d38f69885cbc71c7d7282a2a59ecec120575dd;origin=https://gitlab.in2p3.fr/teaminfoubfc/dataubfc;visit=swh:1:snp:2c5dd487b1c4f4787140f2e0d31e7598e92b59e5;anchor=swh:1:rev:495db2f82b290e86d5f719cfbbb2324857d2ba15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-damy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1524-0862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176683003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacques Plumejeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann-Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Tabbou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Miedes Ugarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04578232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04573261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04583824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24d38f69885cbc71c7d7282a2a59ecec120575dd;origin=https://gitlab.in2p3.fr/teaminfoubfc/dataubfc;visit=swh:1:snp:2c5dd487b1c4f4787140f2e0d31e7598e92b59e5;anchor=swh:1:rev:495db2f82b290e86d5f719cfbbb2324857d2ba15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>