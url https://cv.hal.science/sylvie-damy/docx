--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1600,191 +1600,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00931717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the TICS Catalyse : Definition of a basic vocabulary</w:t>
+                <w:t xml:space="preserve">Modelling of the TICS Catalyse : Realization of a project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Salerno, European Union. 4p</w:t>
+              <w:t xml:space="preserve">Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Plata, Argentina. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00813727v1</w:t>
+                <w:t xml:space="preserve">halshs-00830015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the TICS Catalyse : Realization of a project</w:t>
+                <w:t xml:space="preserve">Modelling of the TICS Catalyse : Definition of a basic vocabulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Plata, Argentina. 4p</w:t>
+              <w:t xml:space="preserve">International Conference of Territorial Intelligence "Vulnerabilities and Resilience between Local and Global". 4th - 7th 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Salerno, European Union. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00830015v1</w:t>
+                <w:t xml:space="preserve">halshs-00813727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the Tics Catalyse: realization of an investigation.</w:t>
               </w:r>
@@ -2282,250 +2282,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and prospects of Catalyse tools Integration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle base de données polliniques actuelles: une étape majeure pour les quantifications climatiques et les reconstructions de végétation et de biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Benilan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t>
+              <w:t xml:space="preserve">21ème symposium APLF, Prospectives en Paléontologie et Palynologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00516138v1</w:t>
+                <w:t xml:space="preserve">hal-00419946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metadata for the caENTI.</w:t>
+                <w:t xml:space="preserve">Progress and prospects of Catalyse tools Integration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Benilan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00516253v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps in the modelling of Territorial Intelligence Community Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2547,297 +2590,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Annual International Conference of Territorial Intelligence of ENTI "Territorial Intelligence and Culture of Development", Salerno, nov. 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00847743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle base de données polliniques actuelles: une étape majeure pour les quantifications climatiques et les reconstructions de végétation et de biodiversité</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metadata for the caENTI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Herrmann-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème symposium APLF, Prospectives en Paléontologie et Palynologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">In International Conference of Territorial Intelligence, Besançon 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419946v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00516253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modern pollen−climate database as a tool for quantitative climate and vegetation reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Combourieu-Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Palynological Congress IPC−XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Bonn, Germany</w:t>
@@ -4065,151 +4065,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et qualité des données</w:t>
+                <w:t xml:space="preserve">Cours et travaux dirigés de modélisation UML (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Bases de données avancées, Besançon, France. 2024, pp.93</w:t>
+              <w:t xml:space="preserve">Master. Modélisation et programmation orientées objet, Besançon (Doubs), France. 2024, pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583824v1</w:t>
+                <w:t xml:space="preserve">hal-04630489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cours et travaux dirigés de modélisation UML (introduction)</w:t>
+                <w:t xml:space="preserve">Système d'information et qualité des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Damy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. Modélisation et programmation orientées objet, Besançon (Doubs), France. 2024, pp.142</w:t>
+              <w:t xml:space="preserve">Master. Bases de données avancées, Besançon, France. 2024, pp.93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630489v1</w:t>
+                <w:t xml:space="preserve">hal-04583824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux bases de données pour non-informaticiens</w:t>
               </w:r>
@@ -4642,51 +4642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CE970FA"/>
+    <w:nsid w:val="CE7DD095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4873,51 +4873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-damy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1524-0862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176683003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacques Plumejeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann-Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Tabbou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Miedes Ugarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04578232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04573261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04583824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630489v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24d38f69885cbc71c7d7282a2a59ecec120575dd;origin=https://gitlab.in2p3.fr/teaminfoubfc/dataubfc;visit=swh:1:snp:2c5dd487b1c4f4787140f2e0d31e7598e92b59e5;anchor=swh:1:rev:495db2f82b290e86d5f719cfbbb2324857d2ba15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-damy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1524-0862" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176683003" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Betbeder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Damy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/2096-7004.di.2024.0059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150968v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacques Plumejeaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125207v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Linyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2019.04.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Knapp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brillaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Tissot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Navion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0183849" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Charbonnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demonmerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Bresson-Hadni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858242v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umhang G&#233;rald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Herrmann-Philippe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803697v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herrmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784951v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Combourieu-Nebout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Benilan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487039v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Hermann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638939v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole B&#233;geot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Azuara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Beguinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau-Rossel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986342v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michiels" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Goydadin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cipiere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947886v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541417v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Rossi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Debray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Melior" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Prost" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Tabbou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Sanchez Lopez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148842v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Miedes Ugarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04578232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04573261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04583824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04630570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maindron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Quidoz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ff44781c530413ad12903095e5f74e4208a83da8;origin=https://github.com/collec-science/collec-science;visit=swh:1:snp:72823fcf73e611d3afeca1a3ceb7e4e458f31fea;anchor=swh:1:rev:65655461b2623fce4c73f265dccdaccc15afe7dd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543960v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:24d38f69885cbc71c7d7282a2a59ecec120575dd;origin=https://gitlab.in2p3.fr/teaminfoubfc/dataubfc;visit=swh:1:snp:2c5dd487b1c4f4787140f2e0d31e7598e92b59e5;anchor=swh:1:rev:495db2f82b290e86d5f719cfbbb2324857d2ba15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>