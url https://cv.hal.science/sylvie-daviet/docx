--- v0 (2026-03-21)
+++ v1 (2026-04-13)
@@ -474,2385 +474,2394 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (3)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15uom⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Provence Coalfield: trajectory, assessment and prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 356 (S3), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux énergétiques en Méditerranée : la fin d’un cycle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benalouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 183 (4), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pouv.183.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité des activités et ses différents visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124, pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.7624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piermay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villes et industries, 23-24, pp.1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.2522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghreb des entrepreneurs : les horizons du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année du Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IX, pp.193-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anneemaghreb.1905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firmes et géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.2162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les firmes, acteurs géopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rge.2966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : firmes et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deshaies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (3-4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.3163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Economy: An Opportunity to Boost Employment and Regional Development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (7), pp.807-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00343401003732639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En marge des métropoles, le carreau Wendel en Lorraine: de la friche industrielle au projet culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.4495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From 'Evolutionary Turn' to 'Territorial Resources': The New Trajectories of Innovation in Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4/10, pp.1497-1512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie et culture : regards croisés de la géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (1), pp.3-18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.9.3-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106, pp.3 - 6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mediterranee.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du concept d’innovation : entrepreneurs, territoires et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trente ans de geographie industrielle dans les Annales de geographie (1970-1999)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 114 (641), pp.73-92. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.2005.1598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise entre territoire et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (1), pp.58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.035.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Spatial Research and Policy 'The European Coal Industry and the Green Paper: A New Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et transferts de savoir : acteurs, réseaux, nouvelles stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 81 (2), pp.162-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et ancrage territorial chez ST Microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9, pp.67-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles d'ingénieurs dans le nouveau paysage industriel provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 4, pp.67-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rives.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence et structuration d'une multinationale européenne du semi-conducteur : le cas de ST Microelectronics//Emergence of an european company in the global industry of semiconductors : the case of ST Microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 109 (612), pp.132-151. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.2000.1884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-électronique en Provence. Une redéfinition de l'industrie par le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie en Méditerranée de la marginalisation à la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provence-Alpes-Côte d'Azur ou la diffluence d'un arc méditerranéen de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'arc latin, histoire et problématiques d'un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 79 (1-2), pp.3 - 6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/medit.1994.1844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'arc latin, histoire et problématiques d'un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 79, pp.3 - 6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/medit.1994.1844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2862,120 +2871,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique dans les observatoires Hommes Milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ralentir, bifurquer, "transitionner", 1à après la COP 21, quelles transformations écologiques dans les territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABERS, Université de Bretagne Occidentale, Nov 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique, décarbonation, néo-industrialisation. Éléments de reconfiguration des territoires : l'exemple de la métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2991,237 +3000,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green business : environnement et profits à l'âge industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nexus société/technique/environnement, un outil d’analyse des transformations des territoires des OHM dans le contexte de la transition énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et territoires de la transition énergétique en région Sud-PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et réseaux industriels de la transition énergétique : la métropole Aix-Marseille-Provence, territoire d’expérimentation de la modernisation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3237,677 +3246,677 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire 2023 de l’OHM BMP et Transition énergétique en région Sud-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENERGON - Transitions énergétiques et reconfigurations des socio-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Haillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes-Milieux Fessenheim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Strasbourg, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60527/06c7-gv21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress and implementation of ENERGON transversal project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectives en matière de recherche et de projets intégrés sur le territoire de l’OHM-BMP</w:t>
+                <w:t xml:space="preserve">La géographie économique française du « tournant territorial », une analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Courants et théories en géographie économique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Parise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622622v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie économique française du « tournant territorial », une analyse critique</w:t>
+                <w:t xml:space="preserve">Prospectives en matière de recherche et de projets intégrés sur le territoire de l’OHM-BMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courants et théories en géographie économique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Parise, France</w:t>
+              <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171828v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelle » économie culturelle : existe-t-il un modèle européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, territoire et nouvelle économie culturelle AFCAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie culturelle et ses territoires : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Toulouse, France. p. 20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et politiques industrielles : approche comparative France / États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques industrielles d'hier et d'aujourd'hui en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3917,417 +3926,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen, les nouvelles stratégies d'internationalisation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises et environnement quels enjeux pour le développement durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Mirail. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires européens du charbon des origines aux reconversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daumalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie en Méditerranée de la marginalisation à la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.3-4, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4337,1311 +4346,1311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benalouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Duruisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Duruisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benalouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, 2016, 978-2-330-06466-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalisation : les nouvelles ambitions des groupes tunisiens et marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Daviet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen, les nouvelles stratégies d'internationalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala-IRMC, 2015, Hommes et Sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb au tournant des années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Daviet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen. Les nouvelles stratégies d'internationalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala-IRMC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2015, Hommes et sociétés, 9782811113513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’entreprises et « dysfonctionnements » de la régionalisation euro-méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régionalisation du monde. Construction territoriale et articulation global/local.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-112, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.gana.2014.01.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il bannir l'industrie des territoires méditerranéens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice Mésini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement durable des territoires méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.93-110, 2012, Espaces et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.11-18, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.1231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Réévaluer les déterminants locaux des territoires »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l’industrie en Europe " Neuchâtel, 11-13 janvier 2006"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-39, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on encore distinguer le Nord et le Sud dans la nouvelle géographie mondiale du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud à Sud dynamiques sociales et spatiales, Amérique latine-Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-131, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword European coal territories from origins to reconversions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mioche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires européens du charbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.5-11, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.6252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution du concept de reconversion : de la substitution d’activité au redéveloppement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires européens du charbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.243-255, 2006, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.6288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des espaces et trajectoire entrepreneuriale L’exemple de managers de la microélectronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elites et structuration de l’espace en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du système marseillais (1945-1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du savon à la puce, histoire de l'industrie marseillaise du XVIIe à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industriels et l’aménagement du territoire, le cas de la microélectronique provençale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique d’aménagement du territoire en France : racines, logiques et résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-234, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REEVALUATION DES HERITAGES ET NOUVELLES DYNAMIQUES INDUSTRIELLES SUR LA RIVE NORD DE LA MEDITERRANEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le monde méditerranéen » Dossier des Images Economiques du Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.200-217, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lassus et les fondateurs de GEMPLUS des pionniers de la carte à puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créateurs et créations d’entreprises de la révolution industrielle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.497-516, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5651,209 +5660,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Transition Énergétique dans les Observatoires Hommes-Milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Haillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Haillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Teva Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers un entreprenariat transméditerranéen ? Les stratégies d’internationalisation des entreprises maghrébines et de réinvestissement des Maghrébins d’Europe »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5863,95 +5872,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en cohérence, fragilités et nouvelles dynamiques de la microélectronique en PACA (Provence-Alpes-Côte d'Azur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Mission de Développement Economique Régional (MDER). 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5961,91 +5970,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie, culture, territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Aix Marseille, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03171018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6055,173 +6064,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Provence Coalfield : trajectory, assessment and prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+                <w:t xml:space="preserve">Alexandra Schleyer-Lindenmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-add3a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6289,51 +6298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E12347D5"/>
+    <w:nsid w:val="FDB5D3C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6520,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>