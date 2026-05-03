--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -187,235 +187,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et industrielle, vers un cluster de la décarbonation ? Questionner les mutations du territoire industrialo-portuaire Fos-Étang de Berre</w:t>
+                <w:t xml:space="preserve">Modernisation écologique, territorialisation et gouvernance de la transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Aubert</w:t>
+                <w:t xml:space="preserve">Sascha Perroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.136-152. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 764 (4), pp.51-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.764.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385301v1</w:t>
+                <w:t xml:space="preserve">hal-05534152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernisation écologique, territorialisation et gouvernance de la transition</w:t>
+                <w:t xml:space="preserve">Transition énergétique et industrielle, vers un cluster de la décarbonation ? Questionner les mutations du territoire industrialo-portuaire Fos-Étang de Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Perroux</w:t>
+                <w:t xml:space="preserve">Tiffany Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Velut</w:t>
+                <w:t xml:space="preserve">Alexandre Grondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 764 (4), pp.51-75. </w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.136-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.764.0051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534152v1</w:t>
+                <w:t xml:space="preserve">hal-05385301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échelles médiatiques de la transition énergétique. Mise à l’agenda et cadrage médiatique de deux projets d’infrastructures énergétiques</w:t>
               </w:r>
@@ -890,51 +890,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Villes et industries, 23-24, pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2014, Villes et industries : Crises, recompositions et nouvelles dynamiques, 23-24, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.2522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2025,252 +2025,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entreprise entre territoire et mondialisation</w:t>
+                <w:t xml:space="preserve">European Spatial Research and Policy 'The European Coal Industry and the Green Paper: A New Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171261v1</w:t>
+                <w:t xml:space="preserve">hal-03171287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Spatial Research and Policy 'The European Coal Industry and the Green Paper: A New Deal</w:t>
+                <w:t xml:space="preserve">Mobilité et transferts de savoir : acteurs, réseaux, nouvelles stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Spatial Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 81 (2), pp.162-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171287v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité et transferts de savoir : acteurs, réseaux, nouvelles stratégies</w:t>
+                <w:t xml:space="preserve">L'entreprise entre territoire et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 81 (2), pp.162-172. </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2004.2378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.035.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171256v1</w:t>
+                <w:t xml:space="preserve">hal-03171261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et ancrage territorial chez ST Microelectronics</w:t>
               </w:r>
@@ -2328,183 +2328,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écoles d'ingénieurs dans le nouveau paysage industriel provençal</w:t>
+                <w:t xml:space="preserve">Emergence et structuration d'une multinationale européenne du semi-conducteur : le cas de ST Microelectronics//Emergence of an european company in the global industry of semiconductors : the case of ST Microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 4, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 109 (612), pp.132-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rives.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/geo.2000.1884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171152v1</w:t>
+                <w:t xml:space="preserve">hal-03171146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et structuration d'une multinationale européenne du semi-conducteur : le cas de ST Microelectronics//Emergence of an european company in the global industry of semiconductors : the case of ST Microelectronics</w:t>
+                <w:t xml:space="preserve">Les écoles d'ingénieurs dans le nouveau paysage industriel provençal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 109 (612), pp.132-151. </w:t>
+              <w:t xml:space="preserve">Rives Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 4, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/geo.2000.1884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rives.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171146v1</w:t>
+                <w:t xml:space="preserve">hal-03171152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-électronique en Provence. Une redéfinition de l'industrie par le territoire</w:t>
               </w:r>
@@ -2967,51 +2967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique, décarbonation, néo-industrialisation. Éléments de reconfiguration des territoires : l'exemple de la métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green business : environnement et profits à l'âge industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3200,51 +3200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et réseaux industriels de la transition énergétique : la métropole Aix-Marseille-Provence, territoire d’expérimentation de la modernisation écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,51 +6298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDB5D3C5"/>
+    <w:nsid w:val="4D33DEAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>