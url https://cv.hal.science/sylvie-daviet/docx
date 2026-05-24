--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1153,51 +1153,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : les firmes, acteurs géopolitiques</w:t>
+                <w:t xml:space="preserve">Introduction : firmes et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bailoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
@@ -1236,488 +1236,488 @@
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 50 (1-2), </w:t>
+              <w:t xml:space="preserve">, 2010, 50 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rge.2966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rge.3163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003605v1</w:t>
+                <w:t xml:space="preserve">hal-03003602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : firmes et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark Bailoni</w:t>
+                <w:t xml:space="preserve">Cultural Economy: An Opportunity to Boost Employment and Regional Development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rge.3163⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (7), pp.807-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343401003732639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003602v1</w:t>
+                <w:t xml:space="preserve">hal-03171486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural Economy: An Opportunity to Boost Employment and Regional Development?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+                <w:t xml:space="preserve">En marge des métropoles, le carreau Wendel en Lorraine: de la friche industrielle au projet culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Daviet</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Valin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343401003732639⟩</w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.4495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171486v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En marge des métropoles, le carreau Wendel en Lorraine: de la friche industrielle au projet culturel</w:t>
+                <w:t xml:space="preserve">From 'Evolutionary Turn' to 'Territorial Resources': The New Trajectories of Innovation in Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Valin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geography Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4/10, pp.1497-1512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.4495⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03171487v1</w:t>
+                <w:t xml:space="preserve">hal-00783678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'Evolutionary Turn' to 'Territorial Resources': The New Trajectories of Innovation in Provence, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : les firmes, acteurs géopolitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Bailoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deshaies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography Compass</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rge.2966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783678v1</w:t>
+                <w:t xml:space="preserve">hal-03003605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie et culture : regards croisés de la géographie</w:t>
               </w:r>
@@ -3649,51 +3649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouvelle » économie culturelle : existe-t-il un modèle européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, territoire et nouvelle économie culturelle AFCAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3718,51 +3718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie culturelle et ses territoires : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et politiques industrielles : approche comparative France / États-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques industrielles d'hier et d'aujourd'hui en France et en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Le Creusot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4090,51 +4090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie culturelle et ses territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Zuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4544,186 +4544,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation : les nouvelles ambitions des groupes tunisiens et marocains</w:t>
+                <w:t xml:space="preserve">Introduction L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb au tournant des années 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Daviet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen, les nouvelles stratégies d'internationalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala-IRMC, 2015, Hommes et Sociétés</w:t>
+              <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen. Les nouvelles stratégies d'internationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala-IRMC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-32, 2015, Hommes et sociétés, 9782811113513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171963v1</w:t>
+                <w:t xml:space="preserve">hal-03171941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction L’entrepreneuriat transméditerranéen et l’internationalisation du Maghreb au tournant des années 2010</w:t>
+                <w:t xml:space="preserve">Internationalisation : les nouvelles ambitions des groupes tunisiens et marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Daviet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Daviet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen. Les nouvelles stratégies d'internationalisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'entrepreneuriat transméditerranéen, les nouvelles stratégies d'internationalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala-IRMC, 2015, Hommes et Sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthala-IRMC</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03171941v1</w:t>
+                <w:t xml:space="preserve">hal-03171963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’entreprises et « dysfonctionnements » de la régionalisation euro-méditerranéenne</w:t>
               </w:r>
@@ -6298,51 +6298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D33DEAD"/>
+    <w:nsid w:val="9104EF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-daviet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090356748" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Aubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1338" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parantho&#235;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15uom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schleyer-Lindenmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Noack" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benalouache" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.183.0055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daumalin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.7624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171905v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piermay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anneemaghreb.1905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bailoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Edelblutte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fache" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.3163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343401003732639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171487v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Valin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.4495" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3XPSK5MX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.2966" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.9.3-18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F44F98AD609AB608A6CF369133D16D0939C189A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mioche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.443" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2005.1598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2004.2378" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.035.0058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2000.1884" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.76" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171057v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.1994.1844" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/06c7-gv21" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zuliani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02048400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Duruisseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171941v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/hommes-et-societes-histoire-et-geographie/2947-lentrepreneuriat-transmediterraneen-les-nouvelles-strategies-dinternationalisation-9782811113513.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.gana.2014.01.0095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171464v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6252" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171460v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.6288" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171272v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Girard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171198v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171174v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03171018v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-add3a6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>