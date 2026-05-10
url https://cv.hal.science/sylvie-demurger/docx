--- v0 (2026-03-30)
+++ v1 (2026-05-10)
@@ -957,209 +957,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volunteer and satisfied? Rural households’ participation in a payments for environmental services programme in Inner Mongolia</w:t>
+                <w:t xml:space="preserve">Left-behind children and return migration in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Pelletier</w:t>
+                <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 116, pp. 25-33. </w:t>
+              <w:t xml:space="preserve">IZA Journal of Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (10), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40176-015-0035-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01179073v1</w:t>
+                <w:t xml:space="preserve">halshs-01179088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Left-behind children and return migration in China</w:t>
+                <w:t xml:space="preserve">Volunteer and satisfied? Rural households’ participation in a payments for environmental services programme in Inner Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Xu</w:t>
+                <w:t xml:space="preserve">Adeline Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IZA Journal of Migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (10), 21 p. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp. 25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40176-015-0035-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01179088v1</w:t>
+                <w:t xml:space="preserve">halshs-01179073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and families left behind</w:t>
               </w:r>
@@ -1595,51 +1595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return migrants : The rise of new entrepreneurs in rural China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (10), pp. 1847-1861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4845,51 +4845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volunteer and satisfied? Rural households' participation in a payments for environmental services programme in Inner Mongolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5398,51 +5398,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA3AEED3"/>
+    <w:nsid w:val="D05C2DB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5629,51 +5629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-demurger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6447-7236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052529053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Schmillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Hanushek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2015.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pelletier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.04.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40176-015-0035-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15185/izawol.144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ASEP_a_00295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyuan Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-9039-1-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627732v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2010.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Weiyong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyong Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou Yuanzhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Yue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2009.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q354VJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Daniel Schmillen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldbank.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Au-Yeung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Schmillen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ximing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-demurger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6447-7236" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052529053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535271v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Schmillen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewen Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.worlddev.2025.107227" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04351549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A Hanushek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2015.12.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Xu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40176-015-0035-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pelletier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.04.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15185/izawol.144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ASEP_a_00295" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799514v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyuan Wan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-9039-1-10" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627732v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chieco.2010.09.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Weiyong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyong Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou Yuanzhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximing Yue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jce.2009.04.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q354VJC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353336v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354338v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138124v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Shi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022677v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Yi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054188v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Daniel Schmillen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldbank.org/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926056v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Au-Yeung" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957574v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035416v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim D. Schmillen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141119v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00761163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586783v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Ximing" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>