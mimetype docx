--- v0 (2026-03-27)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Deswarte-Rosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-deswarte-rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026828820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Médicis, vol. 5. Fonti documentarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne B. Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de France à Rome; École française de Rome, pp.661, 2010, 978-2-7283-0893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las edades del Mundo Ouvrage accompagnant l'édition facsimilée de 'De Aetatibus Mundi Imagines' Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibibliogemma, pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de la Sibylle. Épigraphie et Poésie. Un exemplaire des Epigrammata Antiquae Urbis annoté par André de Resende et Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas. Estudios sobre epigrafía de tradición manuscrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ballastera (Barcelona), Espagne. pp.73-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l’artiste courtisan et le génie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Condition sociale de l'artiste XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des chercheurs en Histoire moderne et contemporaine du C.N.R.S, Oct 1985, Paris, France. pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação do Anónimo português do Museo Cartaceo de Cassiano del Pozzo : Nicolau de Frias em Roma, 1568-1570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Renascimento, 5, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sepultura de São Tomé nas Índias, desenho de Jacques Androuet du Cerceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arte Portuguesa no Mundo, 2a série (1), pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasius Racynski au Portugal, 1842-1848. Luz e sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9-10, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca pictura e antiqua novitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARS (Revista do Programa de Pós-graduação em Artes Visuais, Escola de Comunicações e Artes, Univ. de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 7, pp.14- 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile couronné par Calliope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15 (Déc. 2006), pp.30- 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tirar Polo Natura (1549) de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anísio Franco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tirar polo Natural. Inquérito ao retrato português/ Inquiry to the Portuguese Portrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arte Antiga, pp.18-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Francisco de Holanda à Bologne, Pâques 1540. Les Portugais et Bologne durant la première moitié du Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonucci, Micaela; Frommel, Sabine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Bologna all'Europa. Artisti bolognesi in Portogallo (XVI-XIX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.21-70, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges épigraphiques au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller Rahbé, Edwige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privilèges de librairie en France et en Europe 16e -17e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.317-327, 2017, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malitia temporis. Francisco de Holanda face à la censure inquisitoriale. Textes et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Flor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar História da Arte. Estudos de Homenagem a José-Augusto França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esfera do Caos Editores, pp.113-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les De Aetatibus Mundi Imagines de Francisco de Holanda. Entre Lisbonne et Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">García,Bernardo J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FELIX AUSTRIA. Family Ties, Political Culture and Artistic Patronage between Habsburg Court Networks in European Context (1516-1715)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.243-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Adam mélancolique de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn, Elsa Kammerer, Anne-Hélène Klinger-Dollé, Marine Molins, Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.97-128, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres d’heures imprimés parisiens, source iconographique de Francisco de Holanda dans De Aetatibus Mundi Imagines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custódio; Delmira Espada ; Miranda; Maria Adelaide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livros de Horas. O imaginário da devoção privada. Manuscritos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture imaginaire ou monument réel ? La Sépulture de saint Thomas aux Indes. Un dessin de Jacques Androuet Du Cerceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Bruyère et Daniel Régnier-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et architecture. Mélanges en mémoire de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Histoire de Lyon, pp.77-93, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquaires et Humanisme à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virassamynaïken, Ludmilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Renaissance. Arts et Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Lyon, pp.65-73, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échos de la Chine à Rome en provenance du Portugal au XVIe siècle : Paolo Giovio, Giovanni Ricci da Montepulciano, Frei Bartolomeu dos Mártires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luís Filipe Barreto ; Vítor Serrão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Património cultural chinês em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Científico e Cultural de Macau, pp.41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trinité trifrons en France dans le sillage de Savonarole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lemonde et Ilaria Taddei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des idées et des pratiques politiques, France et Italie (XIIIe -XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Française de Rome, pp.235-248, 2013, 9782728309634. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/216055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O Templo da Pintura : Camões e Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seabra Pereira, Manuel Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas da IV Reunião Internacional de Camonistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprensa da Universidade de Coimbra, pp.567-584, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage épigraphique de Mariangelo Accursio au Portugal, printemps 1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berbara, Maria and Enenkel, Karl A. E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portuguese Humanism and the Republic of Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.17-112, 2011, Intersections. Interdisciplinary Studies in Early Modern Culture, 978-90-04-22636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender a desenhar em Roma no século XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markl, Alexandra Reis Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facciate dipinte : desenhos do Palácio Milesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arte Antigua, pp.26-47, 2011, 978-972-776-429-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Count Athanasius Raczynski in Portugal (1842-1848): light and shadow. From Francisco de Holanda to Domingos Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labuda, Adam S. and Suchocki, Wojciech and Mencfel, Michal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward and Athanazius Raczynski. Works – Personalities – Choices – Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe, pp.286-296, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facéties de Zoroastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine, Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rire à la Renaissance : Colloque international de Lille, Université Charles-de-Gaulle - Lille 3, 6-8 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Droz, pp.235-256, 2010, Travaux d'humanisme et Renaissance, 978-2-600-01332-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme d'INIGMA : à propos d'une image de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Daniel;Servet, Pierre;Tournon, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énigmatique à la Renaissance : formes, significations, esthétiques : actes du colloque organisé par l'association Renaissance, Humanisme, Réforme (Lyon, 7-10 septembre 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.271- 294, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ramo de ouro e do saber Trad. de : Le Rameau d'or et de science, F. Ollandivs Apolini dicavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques, Luiz;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A fábrica do Antigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editore da Unicamp, pp.269- 292, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Holanda (1517-1584), collectionneur portugais de dessins et de gravures au temps de Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monbeig Goguel, Catherine;Hattori, Cordelia;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artiste collectionneur de dessin. 1, De Giorgio Vasari à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société du Salon du dessin, pp.101- 128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautheron, Marie;Merleau-Ponty, Claire;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure d'une exposition : sur les traces du serpent ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions ; Ecole du Louvre ; Musée du Quai Branly, pp.12- 14, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de la gravure sur cuivre en France : Lyon 1520-1565 / Estelle Leut-Rat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fifth Empire & Prisca Pictura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O rosto com que fita é Portugal. Spécifité du XVIe siècle portugais. Une vision mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hercole Negro di Centalo dans le Recueil de Lyon (BM Lyon Ms 6246)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échos de la Chine à Rome en provenance du Portugal au XVIe siècle : Paolo Giovio, Giovanni Ricci da Montepulciano, Frei Bartolomeu dos Mártires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semana da Criação do Mundo de Francisco de Holanda. Entre palavra e imagem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du Recueil de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éléphant et le rhinocéros ou comment vérifier les dires des Anciens. Une histoire entre Lisbonne et Rome, 1513-1516</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A culpa de D. Miguel da Silva, bispo de Viseu, 1539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Deswarte-Rosa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-deswarte-rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">026828820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Villa Médicis, vol. 5. Fonti documentarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Fumagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne B. Butters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de France à Rome; École française de Rome, pp.661, 2010, 978-2-7283-0893-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01171108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de Lyon, Jacques Ier Androuet du Cerceau et son entourage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse Universitaire de Saint-Étienne. Presse Universitaire de Saint-Étienne, pp.322, 2010, Collection Renaissance et Âge Classique de l'Institut Claude Longeon, Anthony McKenna, 978-2-86272-538-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las edades del Mundo Ouvrage accompagnant l'édition facsimilée de 'De Aetatibus Mundi Imagines' Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibibliogemma, pp.392, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous la dictée de la Sibylle. Épigraphie et Poésie. Un exemplaire des Epigrammata Antiquae Urbis annoté par André de Resende et Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peregrinationes ad inscriptiones colligendas. Estudios sobre epigrafía de tradición manuscrita</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ballastera (Barcelona), Espagne. pp.73-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l’artiste courtisan et le génie au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Condition sociale de l'artiste XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe des chercheurs en Histoire moderne et contemporaine du C.N.R.S, Oct 1985, Paris, France. pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação do Anónimo português do Museo Cartaceo de Cassiano del Pozzo : Nicolau de Frias em Roma, 1568-1570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Renascimento, 5, pp.16-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sepultura de São Tomé nas Índias, desenho de Jacques Androuet du Cerceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arte Portuguesa no Mundo, 2a série (1), pp.70-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasius Racynski au Portugal, 1842-1848. Luz e sombra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artis (Lisboa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9-10, pp.19-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca pictura e antiqua novitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARS (Revista do Programa de Pós-graduação em Artes Visuais, Escola de Comunicações e Artes, Univ. de São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N° 7, pp.14- 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile couronné par Calliope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gryphe : revue de la Bibliothèque de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° 15 (Déc. 2006), pp.30- 37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Tirar Polo Natura (1549) de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anísio Franco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tirar polo Natural. Inquérito ao retrato português/ Inquiry to the Portuguese Portrait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arte Antiga, pp.18-35, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Francisco de Holanda à Bologne, Pâques 1540. Les Portugais et Bologne durant la première moitié du Cinquecento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonucci, Micaela; Frommel, Sabine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da Bologna all'Europa. Artisti bolognesi in Portogallo (XVI-XIX secolo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bononia University Press, pp.21-70, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privilèges épigraphiques au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Keller Rahbé, Edwige. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privilèges de librairie en France et en Europe 16e -17e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.317-327, 2017, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05985-1.p.0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les De Aetatibus Mundi Imagines de Francisco de Holanda. Entre Lisbonne et Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">García,Bernardo J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FELIX AUSTRIA. Family Ties, Political Culture and Artistic Patronage between Habsburg Court Networks in European Context (1516-1715)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fundación Carlos de Amberes, pp.243-280, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malitia temporis. Francisco de Holanda face à la censure inquisitoriale. Textes et images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pedro Flor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pensar História da Arte. Estudos de Homenagem a José-Augusto França</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esfera do Caos Editores, pp.113-126, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Adam mélancolique de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Kahn, Elsa Kammerer, Anne-Hélène Klinger-Dollé, Marine Molins, Anne-Pascale Pouey-Mounou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes au corps. Promenades et musardises sur les terres de Marie Madeleine Fontaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.97-128, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Livres d’heures imprimés parisiens, source iconographique de Francisco de Holanda dans De Aetatibus Mundi Imagines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Custódio; Delmira Espada ; Miranda; Maria Adelaide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livros de Horas. O imaginário da devoção privada. Manuscritos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Biblioteca Nacional de Portugal, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture imaginaire ou monument réel ? La Sépulture de saint Thomas aux Indes. Un dessin de Jacques Androuet Du Cerceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gérard Bruyère et Daniel Régnier-Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et architecture. Mélanges en mémoire de François-Régis Cottin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Histoire de Lyon, pp.77-93, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquaires et Humanisme à Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virassamynaïken, Ludmilla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Renaissance. Arts et Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Lyon, pp.65-73, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échos de la Chine à Rome en provenance du Portugal au XVIe siècle : Paolo Giovio, Giovanni Ricci da Montepulciano, Frei Bartolomeu dos Mártires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luís Filipe Barreto ; Vítor Serrão. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Património cultural chinês em Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Científico e Cultural de Macau, pp.41-58, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01992990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Trinité trifrons en France dans le sillage de Savonarole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lemonde et Ilaria Taddei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulation des idées et des pratiques politiques, France et Italie (XIIIe -XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Française de Rome, pp.235-248, 2013, 9782728309634. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/216055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01120599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O Templo da Pintura : Camões e Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seabra Pereira, Manuel Ferro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas da IV Reunião Internacional de Camonistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Imprensa da Universidade de Coimbra, pp.567-584, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01993399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage épigraphique de Mariangelo Accursio au Portugal, printemps 1527</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berbara, Maria and Enenkel, Karl A. E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portuguese Humanism and the Republic of Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.17-112, 2011, Intersections. Interdisciplinary Studies in Early Modern Culture, 978-90-04-22636-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aprender a desenhar em Roma no século XVI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markl, Alexandra Reis Gomes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facciate dipinte : desenhos do Palácio Milesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museu Nacional de Arte Antigua, pp.26-47, 2011, 978-972-776-429-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facéties de Zoroastro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fontaine, Marie-Madeleine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rire à la Renaissance : Colloque international de Lille, Université Charles-de-Gaulle - Lille 3, 6-8 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 469, Droz, pp.235-256, 2010, Travaux d'humanisme et Renaissance, 978-2-600-01332-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Count Athanasius Raczynski in Portugal (1842-1848): light and shadow. From Francisco de Holanda to Domingos Sequeira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Labuda, Adam S. and Suchocki, Wojciech and Mencfel, Michal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edward and Athanazius Raczynski. Works – Personalities – Choices – Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muzeum Narodowe, pp.286-296, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01177953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme d'INIGMA : à propos d'une image de Francisco de Holanda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin, Daniel;Servet, Pierre;Tournon, André;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'énigmatique à la Renaissance : formes, significations, esthétiques : actes du colloque organisé par l'association Renaissance, Humanisme, Réforme (Lyon, 7-10 septembre 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H. Champion, pp.271- 294, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ramo de ouro e do saber Trad. de : Le Rameau d'or et de science, F. Ollandivs Apolini dicavit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marques, Luiz;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A fábrica do Antigo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editore da Unicamp, pp.269- 292, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Holanda (1517-1584), collectionneur portugais de dessins et de gravures au temps de Michel-Ange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monbeig Goguel, Catherine;Hattori, Cordelia;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'artiste collectionneur de dessin. 1, De Giorgio Vasari à aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société du Salon du dessin, pp.101- 128, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gautheron, Marie;Merleau-Ponty, Claire;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'aventure d'une exposition : sur les traces du serpent ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Éditions ; Ecole du Louvre ; Musée du Quai Branly, pp.12- 14, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les débuts de la gravure sur cuivre en France : Lyon 1520-1565 / Estelle Leut-Rat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00422729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fifth Empire & Prisca Pictura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O rosto com que fita é Portugal. Spécifité du XVIe siècle portugais. Une vision mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hercole Negro di Centalo dans le Recueil de Lyon (BM Lyon Ms 6246)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échos de la Chine à Rome en provenance du Portugal au XVIe siècle : Paolo Giovio, Giovanni Ricci da Montepulciano, Frei Bartolomeu dos Mártires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semana da Criação do Mundo de Francisco de Holanda. Entre palavra e imagem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos du Recueil de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éléphant et le rhinocéros ou comment vérifier les dires des Anciens. Une histoire entre Lisbonne et Rome, 1513-1516</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A culpa de D. Miguel da Silva, bispo de Viseu, 1539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deswarte-Rosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01181603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFE3DE77"/>
+    <w:nsid w:val="456A7876"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-deswarte-rosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026828820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fumagalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne B. Butters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181556v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/216055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177953v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-deswarte-rosa" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/026828820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01171108v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Fumagalli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne B. Butters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte-Rosa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992782v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120854v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deswarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120584v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423210v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422725v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993392v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993155v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05985-1.p.0317" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992990v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01120599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/216055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422727v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422728v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422729v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181540v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181593v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01181603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>