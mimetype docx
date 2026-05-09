--- v0 (2026-04-15)
+++ v1 (2026-05-09)
@@ -467,295 +467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the synthesis of a key intermediate for the preparation of glucocorticoids</w:t>
+                <w:t xml:space="preserve">Analgesic molecules interleaved between layered double hydroxide: Exchange versus in situ reaction and release properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jouve</w:t>
+                <w:t xml:space="preserve">Théo Rongere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thery</w:t>
+                <w:t xml:space="preserve">Arthur Langry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khalil Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Taviot-Guého</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steroids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137, pp.14 - 21. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.159 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.steroids.2018.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2018.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875170v1</w:t>
+                <w:t xml:space="preserve">hal-01876545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analgesic molecules interleaved between layered double hydroxide: Exchange versus in situ reaction and release properties</w:t>
+                <w:t xml:space="preserve">Optimization of the synthesis of a key intermediate for the preparation of glucocorticoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Rongere</w:t>
+                <w:t xml:space="preserve">Romain Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Langry</w:t>
+                <w:t xml:space="preserve">Vincent Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Bennis</w:t>
+                <w:t xml:space="preserve">Julie Helfenbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Taviot-Guého</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducki</w:t>
+                <w:t xml:space="preserve">Christophe Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 268, pp.159 - 167. </w:t>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.14 - 21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2018.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.steroids.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876545v1</w:t>
+                <w:t xml:space="preserve">hal-01875170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of the First Two-Pore Domain Potassium Channel TWIK-Related K + Channel 1-Selective Agonist Possessing in Vivo Antinociceptive Activity</w:t>
               </w:r>
@@ -1022,77 +1022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on the Two-Pore Domain Potassium Channel TREK-1 (TWIK-Related K+ Channel 1). A Novel Therapeutic Target?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.5149-5157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1273,51 +1273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure-activity relationship study of substituted caffeateesters as antinociceptive agents modulating the TREK-1 channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1424,51 +1424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trivella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devrim Atilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huguette Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vefa Ahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.1154-1157</w:t>
@@ -2160,51 +2160,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09C90031"/>
+    <w:nsid w:val="1E3B7C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2391,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ducki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3347-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159138752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Danton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Somboro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Fofana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassine Sidib&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2019.100271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helfenbein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.06.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876545v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rongere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Langry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.08.043" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostakoglu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fournier-Dit-Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren W. Pedersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam A. Dorr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantkumar Deokar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S25WT6B9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Yun Lian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ4BDS7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-ducki" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3347-4846" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159138752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167302v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bony" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Maugis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom15050740" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ombeline Danton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233; Somboro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Fofana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drissa Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassine Sidib&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hermed.2019.100271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rongere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Langry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Bennis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Taviot-Gu&#233;ho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2018.08.043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875170v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helfenbein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2018.06.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Soussia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lolignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ly Devilliers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b01285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fallia Aribi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Vey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostakoglu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fournier-Dit-Chabert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424616500310" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349091v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lesage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b00671" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213266v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren W. Pedersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam A. Dorr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Vallon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ripoche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep12157" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955551v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C. Chatelain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trivella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devrim Atilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Savoie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp400207v" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vogrig" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Dorr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Bouzidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boucherle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Wattiez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cb400308u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846217v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemantkumar Deokar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.02.100" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S25WT6B9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03027170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abrunhosa-Thomas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu-Yun Lian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.04.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCZ4BDS7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>