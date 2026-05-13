--- v0 (2026-04-05)
+++ v1 (2026-05-13)
@@ -66,813 +66,813 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t>
+                <w:t xml:space="preserve">TRPV1 deletion in male mice alters cardiomyocyte ultrastructure without affecting baseline cardiac function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Guedouari</w:t>
+                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Dia</w:t>
+                <w:t xml:space="preserve">Lucille Païta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Geoffray</w:t>
+                <w:t xml:space="preserve">Christophe Chouabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brun</w:t>
+                <w:t xml:space="preserve">Hélène Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentin Moulin</w:t>
+                <w:t xml:space="preserve">Margaux Melka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.45781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-28521-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05345031v1</w:t>
+                <w:t xml:space="preserve">hal-05585953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging is associated with impaired triggering of TRPV3-mediated cutaneous vasodilation: a crucial process for local heat exposure</w:t>
+                <w:t xml:space="preserve">Structural and functional characterization of the cardiac mitochondria-associated reticular membranes in the ob/ob mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa S Martin</w:t>
+                <w:t xml:space="preserve">Hala Guedouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Josset-Lamaugarny</w:t>
+                <w:t xml:space="preserve">Maya Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas El Jammal</w:t>
+                <w:t xml:space="preserve">Juliette Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+                <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien P Chevalier</w:t>
+                <w:t xml:space="preserve">Florentin Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 46 (4), pp.3567-3580. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (6), pp.100453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11357-023-00981-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmccpl.2025.100453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337956v1</w:t>
+                <w:t xml:space="preserve">inserm-05345031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging is associated with impaired triggering of TRPV3-mediated cutaneous vasodilation: a crucial process for local heat exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leboube</w:t>
+                <w:t xml:space="preserve">Lisa S Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hayek</w:t>
+                <w:t xml:space="preserve">Audrey Josset-Lamaugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Kaczmarczyk</w:t>
+                <w:t xml:space="preserve">Thomas El Jammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien P Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (4), pp.3567-3580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-023-00981-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769605v1</w:t>
+                <w:t xml:space="preserve">hal-04337956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetics and Prognosis Value of CCL5/RANTES at the Acute Phase of ST‐Segment–Elevation Myocardial Infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maya Dia</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentin Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gouriou</w:t>
+                <w:t xml:space="preserve">Simon Leboube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Kaczmarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (19), pp.e033110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.123.033110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316213v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPV1 Channels Are New Players in the Reticulum–Mitochondria Ca2+ Coupling in a Rat Cardiomyoblast Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallory Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally Badawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chouabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (18), pp.2322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells12182322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bibliometric analysis: Ca2+ fluxes and inflammatory phenotyping by flow cytometry in peripheral blood mononuclear cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, pp.1272809. </w:t>
@@ -904,1346 +904,1350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF‐κB‐dependent secretome of senescent cells can trigger neuroendocrine transdifferentiation of breast cancer cells</w:t>
+                <w:t xml:space="preserve">SERCA2 phosphorylation at serine 663 is a key regulator of Ca2+ homeostasis in heart diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Raynard</w:t>
+                <w:t xml:space="preserve">Fabrice Gonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingjie Ma</w:t>
+                <w:t xml:space="preserve">Laura Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anda Huna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Massemin</w:t>
+                <w:t xml:space="preserve">Yves Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.13632⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-39027-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704116v1</w:t>
+                <w:t xml:space="preserve">hal-04316213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Calcium-Binding Protein CALB1 Is Induced and Controls Intracellular Ca2+ Levels in Senescent Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">NF‐κB‐dependent secretome of senescent cells can trigger neuroendocrine transdifferentiation of breast cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Raynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingjie Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Huna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Massemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23169376⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03854772v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired aerobic capacity and premature fatigue preceding muscle weakness in the skeletal muscle Tfam KO mouse model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+                <w:t xml:space="preserve">Expression of the Calcium-Binding Protein CALB1 Is Induced and Controls Intracellular Ca2+ Levels in Senescent Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Raynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anda Huna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeina Harhous</w:t>
+                <w:t xml:space="preserve">Marine Warnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Varlet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Flaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.048981⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (16), pp.9376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23169376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335080v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contractile Phenotype of Skeletal Muscle in TRPV1 Knockout Mice Is Gender-Specific and Exercise-Dependent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired aerobic capacity and premature fatigue preceding muscle weakness in the skeletal muscle Tfam KO mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lafoux</w:t>
+                <w:t xml:space="preserve">Zeina Harhous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lotteau</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Huchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Varlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (10), pp.E233. </w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/life10100233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dmm.048981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02976681v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute Induction of Translocon-Mediated Ca2+ Leak Protects Cardiomyocytes Against Ischemia/Reperfusion Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Al-Mawla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Dia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Gomez</w:t>
+                <w:t xml:space="preserve">Lucille Païta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Leon</w:t>
+                <w:t xml:space="preserve">Bruno Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (5), pp.1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells9051319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122630v1</w:t>
+                <w:t xml:space="preserve">hal-03060379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Induction of Translocon-Mediated Ca2+ Leak Protects Cardiomyocytes Against Ischemia/Reperfusion Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in the TRPV1 gene are associated to exertional heat stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Al-Mawla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
+                <w:t xml:space="preserve">J. Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Païta</w:t>
+                <w:t xml:space="preserve">L. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pillot</w:t>
+                <w:t xml:space="preserve">A. Abriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells9051319⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (11), pp.1021-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2020.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060379v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the TRPV1 gene are associated to exertional heat stroke</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Contractile Phenotype of Skeletal Muscle in TRPV1 Knockout Mice Is Gender-Specific and Exercise-Dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rendu</w:t>
+                <w:t xml:space="preserve">Aude Lafoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pelletier</w:t>
+                <w:t xml:space="preserve">Sabine Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abriat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2020.04.018⟩</w:t>
+              <w:t xml:space="preserve">Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.E233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/life10100233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901925v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02976681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effect of glucose on ER-mitochondria Ca(2+) exchange participates to insulin secretion and to glucotoxicity-mediated dysfunction of beta cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced reticulum–mitochondria Ca2+ transfer is an early and reversible trigger of mitochondrial dysfunctions in diabetic cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dingreville</w:t>
+                <w:t xml:space="preserve">Helene Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panthu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Gouriou</w:t>
+                <w:t xml:space="preserve">Christelle Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db18-1112⟩</w:t>
+              <w:t xml:space="preserve">Basic Research in Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115 (6), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00395-020-00835-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195268v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effect of glucose on ER-mitochondria Ca(2+) exchange participates to insulin secretion and to glucotoxicity-mediated dysfunction of beta cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Panthu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thivolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+                <w:t xml:space="preserve">S. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Monnier</w:t>
+                <w:t xml:space="preserve">Y. Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.1778-1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db18-1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475163v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiological Role of Trpv1 In Malignant Hyperthermia: Identification of New Variants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">TRPV1 variants impair intracellular Ca2+ signaling and may confer susceptibility to malignant hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vanden Abeele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fauré</w:t>
+                <w:t xml:space="preserve">Charlotte Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien van Coppenolle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2018.12.002181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-018-0066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884888v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the anti-aging protein klotho in IGF-1 signaling and reticular calcium leak: impact on the chemosensitivity of dedifferentiated liposarcomas</w:t>
               </w:r>
@@ -2255,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Montillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,1765 +2361,1761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathophysiological Role of Trpv1 In Malignant Hyperthermia: Identification of New Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gomez</w:t>
+                <w:t xml:space="preserve">Julien Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Thiebaut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien van Coppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2018.12.002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850428v1</w:t>
+                <w:t xml:space="preserve">hal-03884888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exosome-like vesicles released from lipid-induced insulin-resistant muscles modulate gene expression and proliferation of beta recipient cells in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jalabert</w:t>
+                <w:t xml:space="preserve">Claudiane Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vial</w:t>
+                <w:t xml:space="preserve">Oscar Wiklander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Nordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59 (5), pp.1049-1058. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00125-016-3882-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection of Human Pancreatic Islets from Lipotoxicity by Modulation of the Translocon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Berle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (2), pp.e0148686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0148686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective Contribution of Mitochondrial Superoxide and pH to Mitochondria-targeted Circularly Permuted Yellow Fluorescent Protein (mt-cpYFP) Flash Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SR/ER-mitochondria calcium crosstalk is regulated by GSK3beta during reperfusion injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Wei-Lapierre</w:t>
+                <w:t xml:space="preserve">M. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohua Gong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Yule</w:t>
+                <w:t xml:space="preserve">M. Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.455709⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (2), pp.313-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2015.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884846v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Functional TRPV1 Channels in the Sarcoplasmic Reticulum of Mouse Skeletal Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien van Coppenolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3, e58673), pp.1450-1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00804903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losartan, an angiotensin II type 1 receptor blocker, protects human islets from glucotoxicity through the phospholipase C pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐marie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐marie Madec</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (12), pp.5122-5130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.13-234104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of ER stress and apoptosis by endoplasmic reticulum calcium leak via translocon during unfolded protein response: involvement of GRP78</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respective Contribution of Mitochondrial Superoxide and pH to Mitochondria-targeted Circularly Permuted Yellow Fluorescent Protein (mt-cpYFP) Flash Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Wei-Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohua Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+                <w:t xml:space="preserve">Brent Gerstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Oulidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Slomianny</w:t>
+                <w:t xml:space="preserve">David Yule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.12-218875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (15), pp.10567-10577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.455709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884827v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Regulation of the Cytosolic Ca2+ Buffer Parvalbumin and Mitochondrial Volume in Muscle Cells via SIRT1/PGC-1α Axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Schwaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (9), pp.e44837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0044837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ signaling through ryanodine receptor 1 enhances maturation and activation of human dendritic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of ER stress and apoptosis by endoplasmic reticulum calcium leak via translocon during unfolded protein response: involvement of GRP78</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Oulidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gackière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bracci</w:t>
+                <w:t xml:space="preserve">Maria Katsogiannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Vukcevic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesco Zorzato</w:t>
+                <w:t xml:space="preserve">Christian Slomianny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.017590⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.1600-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.12-218875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884811v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two central core disease (CCD) deletions in the C-terminal region of RYR1 alter muscle excitation-contraction (EC) coupling by distinct mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ca2+ signaling through ryanodine receptor 1 enhances maturation and activation of human dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Vukcevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alla Lyfenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Giulio Spagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zorzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.20409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 120 (14), pp.2468-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.017590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884534v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional properties of ryanodine receptors carrying three amino acid substitutions identified in patients affected by multi-minicore disease and central core disease, expressed in immortalized lymphocytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Two central core disease (CCD) deletions in the C-terminal region of RYR1 alter muscle excitation-contraction (EC) coupling by distinct mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alla Lyfenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Zorzato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20051282⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.20409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00383898v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryanodine receptor 1 mutations, dysregulation of calcium homeostasis and neuromuscular disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional properties of ryanodine receptors carrying three amino acid substitutions identified in patients affected by multi-minicore disease and central core disease, expressed in immortalized lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zorzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ferreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Treves</w:t>
+                <w:t xml:space="preserve">Heinz Jungbluth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayuk Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bleunven</w:t>
+                <w:t xml:space="preserve">Francesco Muntoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmd.2005.06.008⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 395 (2), pp.259-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20051282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00087672v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00383898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ryanodine Receptor Mutations on Interleukin-6 Release and Intracellular Calcium Homeostasis in Human Myotubes from Malignant Hyperthermia-susceptible Individuals and Patients Affected by Central Core Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ryanodine receptor 1 mutations, dysregulation of calcium homeostasis and neuromuscular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Treves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayuk Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Müller</w:t>
+                <w:t xml:space="preserve">Alexandra Divet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Sewry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Muntoni</w:t>
+                <w:t xml:space="preserve">Christophe Bleunven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 279 (42), pp.43838-43846. </w:t>
+              <w:t xml:space="preserve">Neuromuscular Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (9-10), pp.577-587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M403612200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmd.2005.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884493v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junctate is a key element in calcium entry induced by activation of InsP3 receptors and/or calcium store depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Treves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Franzini-Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,53 +4181,187 @@
                 <w:t xml:space="preserve">⟨10.1083/jcb.200404079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Ryanodine Receptor Mutations on Interleukin-6 Release and Intracellular Calcium Homeostasis in Human Myotubes from Malignant Hyperthermia-susceptible Individuals and Patients Affected by Central Core Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Zorzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemens Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Muntoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 279 (42), pp.43838-43846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M403612200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4374,51 +4508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Josset-Lamaugarny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00981-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Ducrozet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chouabe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12182322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704116v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raynard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Ma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13632" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Warnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02976681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10100233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Al-Mawla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051319" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rendu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelletier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abriat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2020.04.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dingreville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouriou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-1112" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faur&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2018.12.002181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delcroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauduit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Montillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lesluyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Nordin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-3882-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850368v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884846v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei-Lapierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Gerstner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.455709" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884862v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacki&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-218875" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregory" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Schwaller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044837" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bracci" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vukcevic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Spagnoli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zorzato" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.017590" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lyfenko" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreiro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Jungbluth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Muntoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051282" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuk Anderson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Divet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bleunven" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.06.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;ller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sewry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403612200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585953v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Pa&#239;ta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chouabe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thibault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Melka" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28521-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05345031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Guedouari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Geoffray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmccpl.2025.100453" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa S Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Josset-Lamaugarny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El Jammal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducreux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien P Chevalier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-023-00981-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leboube" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hayek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kaczmarczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.123.033110" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Ducrozet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Badawi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12182322" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-04244675v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bochaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1272809" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gonnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulogne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouriou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39027-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Raynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingjie Ma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anda Huna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Massemin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13632" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Warnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Flaman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23169376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chatel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Harhous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Varlet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.048981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Al-Mawla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9051319" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rendu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelletier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abriat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatagnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2020.04.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02976681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lafoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lotteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Huchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life10100233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Leon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00395-020-00835-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dingreville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thivolet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gouriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db18-1112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vanden Abeele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Monnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-018-0066-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264349v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Delcroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauduit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Montillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lesluyes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers10110439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faur&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien van Coppenolle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2018.12.002181" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jalabert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vial" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Guay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Wiklander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Nordin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-016-3882-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cassel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Alam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148686" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850428v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gomez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Thiebaut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abrial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.101" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018317" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Madec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cassel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dubois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-234104" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Wei-Lapierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Gong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Gerstner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yule" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.455709" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gregory" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Schwaller" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044837" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hammadi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Oulidi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gacki&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Katsogiannou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-218875" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bracci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Vukcevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Spagnoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Zorzato" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.017590" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Lyfenko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Xu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20409" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00383898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferreiro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Jungbluth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Muntoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20051282" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Treves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayuk Anderson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Divet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bleunven" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmd.2005.06.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884456v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Franzini-Armstrong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Moccagatta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnoult" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Grasso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200404079" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884493v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;ller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sewry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M403612200" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>