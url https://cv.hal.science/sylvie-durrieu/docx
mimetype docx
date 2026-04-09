--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Durrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie DURRIEU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE-UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kNN - Bagging NFI, GEDI, Sentinel-2 and Sentinel-1 data to produce estimates of forest volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.122964. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using structural class pairing to address the spatial mismatch between GEDI measurements and NFI plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.12854 - 12867. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing forest attribute prediction by considering terrain and scan angles from lidar point clouds: A neural network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3531-3544. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving GEDI Footprint Geolocation Using a High-Resolution Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7718 - 7732. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3298991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Heuschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103072. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sampling Design Parameters on Biomass Predictions Derived from Airborne LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (5), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2019.1669013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.1580. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-level wind damage can be assessed using diachronic photogrammetric canopy height models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Magnussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles numériques de surface photogrammétriques de différentes résolutions en forêt mixte. Estimation d'une variable dendrométrique simple : la hauteur dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface for the SilviLaser 2015 special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Mac Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical evergreen forest by airborne laser scanning. A cross-validation study using LAI2200 optical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (198), pp.254-266. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D vegetation density with Terrestrial Laser Scanning data using voxels. A sensitivity analysis of influencing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 191, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRM6/61 connects PKCα with translational control through tRNAiMet stabilization: impact on tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y El-Houfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khoury-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (14), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2015.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of penetration depth, canopy area and volume metrics to improve Lidar-based models of forest parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175 (15/03), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 211-212, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cajgfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive models of forest inventory attributes using an area-based approach with airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (january), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based approach to estimate wood volume from Lidar data: a case study in a pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forêts, 211-212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2015.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTrees: A point-based approach to forest tree extraction from lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem volume and above-ground biomass estimation of individual pine trees from LiDAR Data: contribution of full-waveform signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2211863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation from space : The issue of environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Lidar for natural environments : research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential iterative dual-filter for Lidar terrain modeling opticomplex forested environmentsmized for complex forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (23), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (14), pp.4603-4633. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2011.637093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level filtering segmentation to measure individual tree parameters based on Lidar data: Application to a mountainous forest with heterogeneous stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), p. 646 - p. 656. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), p. S92 - p. S102. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quantification of land cover pressure on stream ecological status at the riparian scale using High Spatial Resolution Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), p. 549 - p. 559. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panissod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de modèles numériques de canopée lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data in an alpine coniferous forest: assessing terrain and tree height quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.5211-5228. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar à retour complet : nature de l'information enregistrée et perspectives d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle du risque feux de forêt : de nouvelles données de télédétection prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Jappiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les photos aériennes dans les SIG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Tangara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20, p. 39 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements forestiers à l'aide d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XVIII (3), pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des siences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit-level Small Area Estimation of Forest Inventory with GEDI Auxiliary Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaugseire seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression analyses to study the benefit of Sentinel and LIDAR data fusion for forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Douss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Ferah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.359-362, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Lidar signal with DART for the development of LEAF, a spaceborne Lidar mission for forest ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhanced forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Ravaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin-Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhance forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform simulations and analysis of Lidar data for the development of a space-based vegetation lidar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vegetation Lidar and Application from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kyoto, Japan. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy LIDARs for biomass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method addressing signal occlusion by scene objects to quantify the 3D distribution of forest components from terrestrial lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents en matière de modélisation à partir de données de Lidar aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQSIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Aided Projection of Strategies In Silviculture (CAPSIS)., Apr 2015, Nancy, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leave scale to tree scale: which structural parameters influence a simulated full- waveform large-footprint LiDAR signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & technology studies for the development of a space-based vegetation Lidar mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Worshop on Space-based Lidar Remote Sensing Techniques and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling full waveform Lidar data on forest structures at plot level : a sensitivity analysis of forest and sensor main characteristics on full-waveform simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of dendrometric « rules » to improve accuracy and genericity of ALS models using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling design parameters on biomass predictions derived from airborne lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical forest by Lidar: calibrating ALS with TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive LiDAR models of forest inventory attributes using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparisons of forest attribute estimations based on different remote sensing sources, including Lidar. The Vosges case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing gap dynamics in forest areas from time series of archive aerial images for biodiversity monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing voxelisation methods of 3D terrestrial laser scanning with Radiative Transfer simulation to assess vegetation density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity mapping and modelling using remote sensing data: mapping and modeling patterns of breeding bird diversity across the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, Riva del Garda, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D forest structure by lidar from space: a chance for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CNES-JAXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des forêts en 3D. Utilisation de données Lidar pour l'estimation de la ressource forestière et d'indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLID : étude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l’objectivation écologique d’un territoire en amont d’un projet d’aménagement : aide à la caractérisation de l’habitat de l’Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en 3D par Lidar : un atout pour la gestion des territoires et des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l'objectivation écologique d'un territoire en amont d'un projet d'aménagement : aide à la caractérisation de l'habitat de l'Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the status of space-borne lidar missions for assessing structural and biophysical forest parameters in the context of sustainable management of Earth resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hobart, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting fullwaveform lidar signals to estimate timber volume and above-ground biomass of individual trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1251-1254, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FullAnalyze: a Research Tool for Handling Processing and Analyzing Full-waveform Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and crown height assessments of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of tree and crown heights of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1382-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a European space borne Lidar System for vegetation mapping : LEAF, Lidar for Earth And Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2010, 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can terrestrial Lidar data quantify the spatial distribution of forest vegetation? An analysis based on a 3D vegetation density index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Forest Inventory and Monitoring over space and time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la répartition spatiale de la densité de végétation à partir de données Lidar terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of airborne lidar for forest canopy sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-11702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserscanning 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de mesures lidar par tracé de rayons sur des plantes virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of vegetation density from terrestrial laser scanner data for characterization of 3D forest structure at plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Canada. p. 325 - p. 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of training sampling protocol and of feature space optimization methods on supervised classification results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2030-2033, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of remote sensing image supervised classification procedures: influence of training sampling protocol and of feature space optimization methods on results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing PSIP, Mulhouse, 31Jan-2 Feb 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop Laser Scanning and SilviLaser (LS SL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data to Extract Forest Parameters and Digital Terrain Model: Validation in an Alpine Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Forests and Remote sensing : Methods and Operational Tools" (ForestSat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs spatialisés de l'impact de l'occupation du sol dans le corridor rivulaire sur l'état écologique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IALE, France 2006, 3 ème journées de l'Association Française de l'Ecologie du Paysage, Rennes, 7 au 10 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping clear-cutting in french forests by satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSat 2005, Boras, SWE, 31 mai au 1er juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Improvement of Forest Leaf Area Index Assessed from Sentinel-2 Imagery by Integrating LiDAR Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagging NFI, GEDI and Sentinel 2 data to produce high resolution maps of forest volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: multidisciplinary methodology for territorial forest analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Riond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest stand density profiles using a voxel-based modeling approach combining airborne and terrestrial LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest biomass from medium to large footprint lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de données Lidar ; un algorithme de localisation des apex d'arbres et de segmentation des couronnes à partir de modèles de hauteur de canopée Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad scale characterization of land use along river corridor using remote sensing imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Prasad S. Thenkabail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume IV, T&amp;F eBooks - CRC Press, 2024, 9781003541172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land resources monitoring, modeling, and mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-485, 2015, Remote sensing hand book, vol. III, 978-1-4822-1798-8; 978-1-4822-1795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showcasing the effectiveness of GEDI footprints as first-phase sample for forest inventories based on double sampling for post-stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-based Earth Observation and Ecosystem Extent: Exploring Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary N. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun R. Levick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEOS- committee on earth observation satellites. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Paper- Topography, Vegetation Structure, Water Surface and Snow Depth Mapping for Multi-disciplinary Earth Science and Applications Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Carabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dabney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dubayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA GFSC. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’exécution - UMR TETIS. Convention CNES n°150372/00 2015/2016. Projets STEM-LEAF et BIOMASS. TOSCA Surfaces Continentales 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final INDECO 2012- Etude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOLID- ANR- INDECO 2012. Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : URD pour une mission spatiale Lidar pour les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : atouts d'un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l'estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lidar / Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : rapport de phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : compte rendu d'activité. Convention ANDRA-IRSTEA. Analyse de données de télédétection multi-sources pour le suivi temporel des écosystèmes forestiers au sein de l'Observatoire Pérenne de l'Environnement de l'ANDRA en Meuse/Haute-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’un signal Lidar en forêt : approches simplifiées pour estimer le taux de pénétration du signal lidar dans la végétation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF- Lidar for EArth and Forests : proposal in response to the 8th ESA Call for Earth Explorer Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un prototype LiDAR - Atmosphère/Végétation pour la caractérisation de la végétation forestière : compte rendu final projet 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude eXpérimentale des Formes d'Onde Lidar pour l'Observation des infrastructures et de l'environnement (EXFOLIO) : compte rendu final projet EXFOLIO TOSCA Surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités thématiques systèmes. ATS-2A : rapport B/H couplé à la résolution et à la bande spectrale ; ATS-3 : rappport de résolution XS/P. Application aux besoins de l'Inventaire Forestier National. Phase 2 ; Annexes Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données SPOT 4-MIR pour l'inventaire et le suivi des forêts russes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartalev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour et enrichissement de la carte forestière de l'IFN à l'aide d'images satellitales. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SPOT & FORET 2. Utilisation de l'imagerie SPOT pour la mise à jour d'une cartographie forestière régionale. Compte-rendu d'avancement des travaux. Site-test du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection satellitaire pour la mise à jour de la carte des types de peuplement de l'Inventaire Forestier National : application à une région forestière diversifiée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat, ENGREF Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures en 3D de la végétation par télédétection Lidar pour une meilleure connaissance des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale GAIA, Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Durrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie DURRIEU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE-UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kNN - Bagging NFI, GEDI, Sentinel-2 and Sentinel-1 data to produce estimates of forest volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.122964. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using structural class pairing to address the spatial mismatch between GEDI measurements and NFI plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.12854 - 12867. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving GEDI Footprint Geolocation Using a High-Resolution Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7718 - 7732. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3298991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing forest attribute prediction by considering terrain and scan angles from lidar point clouds: A neural network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3531-3544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Heuschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103072. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sampling Design Parameters on Biomass Predictions Derived from Airborne LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (5), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2019.1669013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.1580. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles numériques de surface photogrammétriques de différentes résolutions en forêt mixte. Estimation d'une variable dendrométrique simple : la hauteur dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface for the SilviLaser 2015 special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Mac Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical evergreen forest by airborne laser scanning. A cross-validation study using LAI2200 optical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (198), pp.254-266. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D vegetation density with Terrestrial Laser Scanning data using voxels. A sensitivity analysis of influencing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 191, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-level wind damage can be assessed using diachronic photogrammetric canopy height models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Magnussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of penetration depth, canopy area and volume metrics to improve Lidar-based models of forest parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175 (15/03), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRM6/61 connects PKCα with translational control through tRNAiMet stabilization: impact on tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y El-Houfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khoury-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (14), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2015.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cajgfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 211-212, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive models of forest inventory attributes using an area-based approach with airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (january), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based approach to estimate wood volume from Lidar data: a case study in a pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forêts, 211-212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2015.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTrees: A point-based approach to forest tree extraction from lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem volume and above-ground biomass estimation of individual pine trees from LiDAR Data: contribution of full-waveform signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2211863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation from space : The issue of environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Lidar for natural environments : research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential iterative dual-filter for Lidar terrain modeling opticomplex forested environmentsmized for complex forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (23), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (14), pp.4603-4633. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2011.637093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level filtering segmentation to measure individual tree parameters based on Lidar data: Application to a mountainous forest with heterogeneous stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), p. 646 - p. 656. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), p. S92 - p. S102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quantification of land cover pressure on stream ecological status at the riparian scale using High Spatial Resolution Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), p. 549 - p. 559. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de modèles numériques de canopée lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panissod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data in an alpine coniferous forest: assessing terrain and tree height quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.5211-5228. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar à retour complet : nature de l'information enregistrée et perspectives d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle du risque feux de forêt : de nouvelles données de télédétection prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Jappiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les photos aériennes dans les SIG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Tangara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20, p. 39 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements forestiers à l'aide d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XVIII (3), pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des siences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit-level Small Area Estimation of Forest Inventory with GEDI Auxiliary Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaugseire seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression analyses to study the benefit of Sentinel and LIDAR data fusion for forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Douss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Ferah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.359-362, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Lidar signal with DART for the development of LEAF, a spaceborne Lidar mission for forest ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhance forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhanced forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Ravaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin-Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform simulations and analysis of Lidar data for the development of a space-based vegetation lidar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vegetation Lidar and Application from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kyoto, Japan. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method addressing signal occlusion by scene objects to quantify the 3D distribution of forest components from terrestrial lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents en matière de modélisation à partir de données de Lidar aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQSIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Aided Projection of Strategies In Silviculture (CAPSIS)., Apr 2015, Nancy, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leave scale to tree scale: which structural parameters influence a simulated full- waveform large-footprint LiDAR signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & technology studies for the development of a space-based vegetation Lidar mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Worshop on Space-based Lidar Remote Sensing Techniques and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling full waveform Lidar data on forest structures at plot level : a sensitivity analysis of forest and sensor main characteristics on full-waveform simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling design parameters on biomass predictions derived from airborne lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of dendrometric « rules » to improve accuracy and genericity of ALS models using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical forest by Lidar: calibrating ALS with TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy LIDARs for biomass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing gap dynamics in forest areas from time series of archive aerial images for biodiversity monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparisons of forest attribute estimations based on different remote sensing sources, including Lidar. The Vosges case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing voxelisation methods of 3D terrestrial laser scanning with Radiative Transfer simulation to assess vegetation density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity mapping and modelling using remote sensing data: mapping and modeling patterns of breeding bird diversity across the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, Riva del Garda, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive LiDAR models of forest inventory attributes using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des forêts en 3D. Utilisation de données Lidar pour l'estimation de la ressource forestière et d'indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLID : étude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D forest structure by lidar from space: a chance for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CNES-JAXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l’objectivation écologique d’un territoire en amont d’un projet d’aménagement : aide à la caractérisation de l’habitat de l’Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en 3D par Lidar : un atout pour la gestion des territoires et des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l'objectivation écologique d'un territoire en amont d'un projet d'aménagement : aide à la caractérisation de l'habitat de l'Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting fullwaveform lidar signals to estimate timber volume and above-ground biomass of individual trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1251-1254, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the status of space-borne lidar missions for assessing structural and biophysical forest parameters in the context of sustainable management of Earth resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hobart, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FullAnalyze: a Research Tool for Handling Processing and Analyzing Full-waveform Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and crown height assessments of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of tree and crown heights of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1382-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a European space borne Lidar System for vegetation mapping : LEAF, Lidar for Earth And Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2010, 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of airborne lidar for forest canopy sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-11702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can terrestrial Lidar data quantify the spatial distribution of forest vegetation? An analysis based on a 3D vegetation density index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Forest Inventory and Monitoring over space and time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la répartition spatiale de la densité de végétation à partir de données Lidar terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserscanning 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de mesures lidar par tracé de rayons sur des plantes virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of vegetation density from terrestrial laser scanner data for characterization of 3D forest structure at plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Canada. p. 325 - p. 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of training sampling protocol and of feature space optimization methods on supervised classification results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2030-2033, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of remote sensing image supervised classification procedures: influence of training sampling protocol and of feature space optimization methods on results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing PSIP, Mulhouse, 31Jan-2 Feb 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop Laser Scanning and SilviLaser (LS SL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data to Extract Forest Parameters and Digital Terrain Model: Validation in an Alpine Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Forests and Remote sensing : Methods and Operational Tools" (ForestSat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs spatialisés de l'impact de l'occupation du sol dans le corridor rivulaire sur l'état écologique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IALE, France 2006, 3 ème journées de l'Association Française de l'Ecologie du Paysage, Rennes, 7 au 10 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping clear-cutting in french forests by satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSat 2005, Boras, SWE, 31 mai au 1er juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Improvement of Forest Leaf Area Index Assessed from Sentinel-2 Imagery by Integrating LiDAR Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagging NFI, GEDI and Sentinel 2 data to produce high resolution maps of forest volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: multidisciplinary methodology for territorial forest analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Riond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest stand density profiles using a voxel-based modeling approach combining airborne and terrestrial LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest biomass from medium to large footprint lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de données Lidar ; un algorithme de localisation des apex d'arbres et de segmentation des couronnes à partir de modèles de hauteur de canopée Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad scale characterization of land use along river corridor using remote sensing imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Prasad S. Thenkabail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume IV, T&amp;F eBooks - CRC Press, 2024, 9781003541172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land resources monitoring, modeling, and mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-485, 2015, Remote sensing hand book, vol. III, 978-1-4822-1798-8; 978-1-4822-1795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showcasing the effectiveness of GEDI footprints as first-phase sample for forest inventories based on double sampling for post-stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-based Earth Observation and Ecosystem Extent: Exploring Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary N. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun R. Levick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEOS- committee on earth observation satellites. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Paper- Topography, Vegetation Structure, Water Surface and Snow Depth Mapping for Multi-disciplinary Earth Science and Applications Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Carabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dabney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dubayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA GFSC. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOLID- ANR- INDECO 2012. Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’exécution - UMR TETIS. Convention CNES n°150372/00 2015/2016. Projets STEM-LEAF et BIOMASS. TOSCA Surfaces Continentales 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final INDECO 2012- Etude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : URD pour une mission spatiale Lidar pour les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : atouts d'un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l'estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : rapport de phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : compte rendu d'activité. Convention ANDRA-IRSTEA. Analyse de données de télédétection multi-sources pour le suivi temporel des écosystèmes forestiers au sein de l'Observatoire Pérenne de l'Environnement de l'ANDRA en Meuse/Haute-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’un signal Lidar en forêt : approches simplifiées pour estimer le taux de pénétration du signal lidar dans la végétation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lidar / Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF- Lidar for EArth and Forests : proposal in response to the 8th ESA Call for Earth Explorer Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude eXpérimentale des Formes d'Onde Lidar pour l'Observation des infrastructures et de l'environnement (EXFOLIO) : compte rendu final projet EXFOLIO TOSCA Surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un prototype LiDAR - Atmosphère/Végétation pour la caractérisation de la végétation forestière : compte rendu final projet 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités thématiques systèmes. ATS-2A : rapport B/H couplé à la résolution et à la bande spectrale ; ATS-3 : rappport de résolution XS/P. Application aux besoins de l'Inventaire Forestier National. Phase 2 ; Annexes Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données SPOT 4-MIR pour l'inventaire et le suivi des forêts russes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartalev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour et enrichissement de la carte forestière de l'IFN à l'aide d'images satellitales. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SPOT & FORET 2. Utilisation de l'imagerie SPOT pour la mise à jour d'une cartographie forestière régionale. Compte-rendu d'avancement des travaux. Site-test du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection satellitaire pour la mise à jour de la carte des types de peuplement de l'Inventaire Forestier National : application à une région forestière diversifiée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat, ENGREF Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures en 3D de la végétation par télédétection Lidar pour une meilleure connaissance des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale GAIA, Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3425431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3298991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2019.1669013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0669-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772218v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.197" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Mac Roberts" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608489v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurtebize" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01224206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Houfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boldina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoury-Hanna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.244" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valeria" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602434v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMGRTF5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamrouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.555" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601174v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mokhtari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.05.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKH2BKZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2211863" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599354v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nelson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.03.021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXFL80K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;ga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.04.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kosuth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.07.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903023009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590585v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583960v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463544v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muraz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558047v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882939v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581775v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383529v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138540v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Douss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Ferah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105240" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609788v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalley" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080481v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;millard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607196v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaglio" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#233;millard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin Ducup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278654v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278661v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourge" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801318v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601222v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601205v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601204v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599352v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936656v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Pissard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albrech" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596994v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607419v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albrech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598755v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766117v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nelson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596013v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049426" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415781v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417508" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593470v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Flamant" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593778v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596018v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592023v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592022v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648232v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590584v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golden" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423229" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590586v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293132v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588447v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583931v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17695" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598754v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599903v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596016v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592018v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596885v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418120v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Geller" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R. Levick" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sayre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brink" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156794v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harding" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Blair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carabajal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dabney" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605539v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601203v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599360v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599359v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598536v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598275v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596574v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosette" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596572v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596571v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575759v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartalev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580261v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603211v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lauret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580262v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609201v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3425431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3298991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2019.1669013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Mac Roberts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9K1PDB7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurtebize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0669-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01224206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Houfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boldina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoury-Hanna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.244" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valeria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMGRTF5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamrouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mokhtari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKH2BKZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2211863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nelson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.03.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXFL80K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;ga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kosuth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.07.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903023009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Douss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Ferah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105240" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaglio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#233;millard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin Ducup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080481v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;millard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603468v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801318v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601206v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601205v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601204v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936656v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Pissard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albrech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598755v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albrech" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049426" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nelson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415781v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417508" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Flamant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592023v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592022v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592024v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423229" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587574v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17695" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416497v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598754v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599903v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596016v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592018v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959407v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Geller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R. Levick" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sayre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brink" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156794v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harding" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Blair" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carabajal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dabney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605539v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601202v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599359v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598275v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598534v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596571v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartalev" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580261v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lauret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609201v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>