--- v1 (2026-04-09)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Durrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie DURRIEU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE-UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kNN - Bagging NFI, GEDI, Sentinel-2 and Sentinel-1 data to produce estimates of forest volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.122964. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using structural class pairing to address the spatial mismatch between GEDI measurements and NFI plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.12854 - 12867. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving GEDI Footprint Geolocation Using a High-Resolution Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7718 - 7732. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3298991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing forest attribute prediction by considering terrain and scan angles from lidar point clouds: A neural network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3531-3544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Heuschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103072. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sampling Design Parameters on Biomass Predictions Derived from Airborne LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (5), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2019.1669013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.1580. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles numériques de surface photogrammétriques de différentes résolutions en forêt mixte. Estimation d'une variable dendrométrique simple : la hauteur dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface for the SilviLaser 2015 special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Mac Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical evergreen forest by airborne laser scanning. A cross-validation study using LAI2200 optical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (198), pp.254-266. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D vegetation density with Terrestrial Laser Scanning data using voxels. A sensitivity analysis of influencing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 191, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-level wind damage can be assessed using diachronic photogrammetric canopy height models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Magnussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of penetration depth, canopy area and volume metrics to improve Lidar-based models of forest parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175 (15/03), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRM6/61 connects PKCα with translational control through tRNAiMet stabilization: impact on tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y El-Houfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khoury-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (14), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2015.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cajgfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 211-212, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive models of forest inventory attributes using an area-based approach with airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (january), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based approach to estimate wood volume from Lidar data: a case study in a pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forêts, 211-212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2015.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTrees: A point-based approach to forest tree extraction from lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem volume and above-ground biomass estimation of individual pine trees from LiDAR Data: contribution of full-waveform signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2211863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation from space : The issue of environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Lidar for natural environments : research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential iterative dual-filter for Lidar terrain modeling opticomplex forested environmentsmized for complex forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (23), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (14), pp.4603-4633. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2011.637093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level filtering segmentation to measure individual tree parameters based on Lidar data: Application to a mountainous forest with heterogeneous stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), p. 646 - p. 656. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), p. S92 - p. S102. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quantification of land cover pressure on stream ecological status at the riparian scale using High Spatial Resolution Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), p. 549 - p. 559. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de modèles numériques de canopée lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panissod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data in an alpine coniferous forest: assessing terrain and tree height quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.5211-5228. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar à retour complet : nature de l'information enregistrée et perspectives d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle du risque feux de forêt : de nouvelles données de télédétection prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Jappiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les photos aériennes dans les SIG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Tangara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20, p. 39 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements forestiers à l'aide d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XVIII (3), pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des siences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit-level Small Area Estimation of Forest Inventory with GEDI Auxiliary Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaugseire seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression analyses to study the benefit of Sentinel and LIDAR data fusion for forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Douss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Ferah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.359-362, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Lidar signal with DART for the development of LEAF, a spaceborne Lidar mission for forest ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhance forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhanced forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Ravaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin-Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform simulations and analysis of Lidar data for the development of a space-based vegetation lidar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vegetation Lidar and Application from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kyoto, Japan. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method addressing signal occlusion by scene objects to quantify the 3D distribution of forest components from terrestrial lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents en matière de modélisation à partir de données de Lidar aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQSIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Aided Projection of Strategies In Silviculture (CAPSIS)., Apr 2015, Nancy, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leave scale to tree scale: which structural parameters influence a simulated full- waveform large-footprint LiDAR signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & technology studies for the development of a space-based vegetation Lidar mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Worshop on Space-based Lidar Remote Sensing Techniques and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling full waveform Lidar data on forest structures at plot level : a sensitivity analysis of forest and sensor main characteristics on full-waveform simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling design parameters on biomass predictions derived from airborne lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of dendrometric « rules » to improve accuracy and genericity of ALS models using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical forest by Lidar: calibrating ALS with TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy LIDARs for biomass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing gap dynamics in forest areas from time series of archive aerial images for biodiversity monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparisons of forest attribute estimations based on different remote sensing sources, including Lidar. The Vosges case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing voxelisation methods of 3D terrestrial laser scanning with Radiative Transfer simulation to assess vegetation density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity mapping and modelling using remote sensing data: mapping and modeling patterns of breeding bird diversity across the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, Riva del Garda, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive LiDAR models of forest inventory attributes using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des forêts en 3D. Utilisation de données Lidar pour l'estimation de la ressource forestière et d'indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLID : étude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D forest structure by lidar from space: a chance for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CNES-JAXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l’objectivation écologique d’un territoire en amont d’un projet d’aménagement : aide à la caractérisation de l’habitat de l’Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en 3D par Lidar : un atout pour la gestion des territoires et des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l'objectivation écologique d'un territoire en amont d'un projet d'aménagement : aide à la caractérisation de l'habitat de l'Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting fullwaveform lidar signals to estimate timber volume and above-ground biomass of individual trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1251-1254, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the status of space-borne lidar missions for assessing structural and biophysical forest parameters in the context of sustainable management of Earth resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hobart, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FullAnalyze: a Research Tool for Handling Processing and Analyzing Full-waveform Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and crown height assessments of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of tree and crown heights of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1382-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a European space borne Lidar System for vegetation mapping : LEAF, Lidar for Earth And Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2010, 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of airborne lidar for forest canopy sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-11702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can terrestrial Lidar data quantify the spatial distribution of forest vegetation? An analysis based on a 3D vegetation density index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Forest Inventory and Monitoring over space and time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la répartition spatiale de la densité de végétation à partir de données Lidar terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserscanning 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de mesures lidar par tracé de rayons sur des plantes virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of vegetation density from terrestrial laser scanner data for characterization of 3D forest structure at plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Canada. p. 325 - p. 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of training sampling protocol and of feature space optimization methods on supervised classification results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2030-2033, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of remote sensing image supervised classification procedures: influence of training sampling protocol and of feature space optimization methods on results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing PSIP, Mulhouse, 31Jan-2 Feb 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop Laser Scanning and SilviLaser (LS SL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data to Extract Forest Parameters and Digital Terrain Model: Validation in an Alpine Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Forests and Remote sensing : Methods and Operational Tools" (ForestSat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs spatialisés de l'impact de l'occupation du sol dans le corridor rivulaire sur l'état écologique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IALE, France 2006, 3 ème journées de l'Association Française de l'Ecologie du Paysage, Rennes, 7 au 10 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping clear-cutting in french forests by satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSat 2005, Boras, SWE, 31 mai au 1er juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Improvement of Forest Leaf Area Index Assessed from Sentinel-2 Imagery by Integrating LiDAR Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagging NFI, GEDI and Sentinel 2 data to produce high resolution maps of forest volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: multidisciplinary methodology for territorial forest analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Riond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest stand density profiles using a voxel-based modeling approach combining airborne and terrestrial LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest biomass from medium to large footprint lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de données Lidar ; un algorithme de localisation des apex d'arbres et de segmentation des couronnes à partir de modèles de hauteur de canopée Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad scale characterization of land use along river corridor using remote sensing imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Prasad S. Thenkabail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume IV, T&amp;F eBooks - CRC Press, 2024, 9781003541172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land resources monitoring, modeling, and mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-485, 2015, Remote sensing hand book, vol. III, 978-1-4822-1798-8; 978-1-4822-1795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showcasing the effectiveness of GEDI footprints as first-phase sample for forest inventories based on double sampling for post-stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-based Earth Observation and Ecosystem Extent: Exploring Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary N. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun R. Levick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEOS- committee on earth observation satellites. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Paper- Topography, Vegetation Structure, Water Surface and Snow Depth Mapping for Multi-disciplinary Earth Science and Applications Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Carabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dabney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dubayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA GFSC. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOLID- ANR- INDECO 2012. Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’exécution - UMR TETIS. Convention CNES n°150372/00 2015/2016. Projets STEM-LEAF et BIOMASS. TOSCA Surfaces Continentales 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final INDECO 2012- Etude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : URD pour une mission spatiale Lidar pour les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : atouts d'un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l'estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : rapport de phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : compte rendu d'activité. Convention ANDRA-IRSTEA. Analyse de données de télédétection multi-sources pour le suivi temporel des écosystèmes forestiers au sein de l'Observatoire Pérenne de l'Environnement de l'ANDRA en Meuse/Haute-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’un signal Lidar en forêt : approches simplifiées pour estimer le taux de pénétration du signal lidar dans la végétation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lidar / Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF- Lidar for EArth and Forests : proposal in response to the 8th ESA Call for Earth Explorer Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude eXpérimentale des Formes d'Onde Lidar pour l'Observation des infrastructures et de l'environnement (EXFOLIO) : compte rendu final projet EXFOLIO TOSCA Surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un prototype LiDAR - Atmosphère/Végétation pour la caractérisation de la végétation forestière : compte rendu final projet 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités thématiques systèmes. ATS-2A : rapport B/H couplé à la résolution et à la bande spectrale ; ATS-3 : rappport de résolution XS/P. Application aux besoins de l'Inventaire Forestier National. Phase 2 ; Annexes Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données SPOT 4-MIR pour l'inventaire et le suivi des forêts russes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartalev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour et enrichissement de la carte forestière de l'IFN à l'aide d'images satellitales. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SPOT & FORET 2. Utilisation de l'imagerie SPOT pour la mise à jour d'une cartographie forestière régionale. Compte-rendu d'avancement des travaux. Site-test du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection satellitaire pour la mise à jour de la carte des types de peuplement de l'Inventaire Forestier National : application à une région forestière diversifiée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat, ENGREF Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures en 3D de la végétation par télédétection Lidar pour une meilleure connaissance des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale GAIA, Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId452"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Durrieu </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sylvie DURRIEU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur INRAE-UMR TETIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kNN - Bagging NFI, GEDI, Sentinel-2 and Sentinel-1 data to produce estimates of forest volumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 595, pp.122964. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2025.122964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using structural class pairing to address the spatial mismatch between GEDI measurements and NFI plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Besic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.12854 - 12867. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2024.3425431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving GEDI Footprint Geolocation Using a High-Resolution Digital Elevation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.7718 - 7732. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3298991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using airborne LiDAR to map forest microclimate temperature buffering or amplification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 298 (1), pp.113820. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2023.113820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556088v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing forest attribute prediction by considering terrain and scan angles from lidar point clouds: A neural network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.3531-3544. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jstars.2023.3263595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the DART Model for Airborne Laser Scanner Simulations on Complex Forest Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Heuschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dav Ebengo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.8379-8394. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2023.3302030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope and equilibrium: A parsimonious and flexible approach to model microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Spicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Greiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael B Ashcroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pincebourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (3), pp.885-897. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.14048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LiDAR Metrics and Sentinel-2 Imagery to Estimate Basal Area and Wood Volume in Complex Forest Environment via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.4337-4348. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2022.3175609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into lidar scan angle impacts on stand attribute predictions in different forest environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 193, pp.314-338. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2022.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveil the unseen: Using LiDAR to capture time-lag dynamics in the herbaceous layer of European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Horen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110 (2), pp.282-300. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.13837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling forest volume with small area estimation of forest inventory using GEDI footprints as auxiliary information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre M Barbillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103072. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2022.103072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan angle impact on lidar-derived metrics used in Aba models for prediction of forest stand characteristics: a grid based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun R. Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, XXIV ISPRS Congress, XLIII-B3-2020, pp.975-982. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-975-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Sampling Design Parameters on Biomass Predictions Derived from Airborne LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (5), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2019.1669013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced measurements of leaf area density with T-LiDAR: evaluating and calibrating the effects of vegetation heterogeneity and scanner properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews on Advanced Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), pp.1580. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10101580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of airborne lidar data to improve plant species richness and diversity monitoring in lowland and mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (9), pp.e0184524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de modèles numériques de surface photogrammétriques de différentes résolutions en forêt mixte. Estimation d'une variable dendrométrique simple : la hauteur dominante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213, pp.143-152. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface for the SilviLaser 2015 special section</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.E. Mac Roberts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 194, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of 3D vegetation density with Terrestrial Laser Scanning data using voxels. A sensitivity analysis of influencing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 191, pp.373 - 388. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical evergreen forest by airborne laser scanning. A cross-validation study using LAI2200 optical sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Heurtebize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 198 (198), pp.254-266. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stand-level wind damage can be assessed using diachronic photogrammetric canopy height models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lisein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steen Magnussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (4), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-017-0669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interest of penetration depth, canopy area and volume metrics to improve Lidar-based models of forest parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 175 (15/03), pp.32-42. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRM6/61 connects PKCα with translational control through tRNAiMet stabilization: impact on tumorigenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Macari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y El-Houfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boldina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Khoury-Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (14), pp.1785-1796. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/onc.2015.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete anisotropic radiative transfer (DART 5) for modeling airborne and satellite spectroradiometer and LIDAR acquisitions of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cajgfinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (2), pp.1667-1701. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs70201667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Valeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 211-212, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive models of forest inventory attributes using an area-based approach with airborne LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156 (january), pp.322-334. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tree-based approach to estimate wood volume from Lidar data: a case study in a pine plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Forêts, 211-212, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2015.555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTrees: A point-based approach to forest tree extraction from lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.98-108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stem volume and above-ground biomass estimation of individual pine trees from LiDAR Data: contribution of full-waveform signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (2), pp.924-934. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2012.2211863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth observation from space : The issue of environmental sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.238-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne lidar for natural environments: research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential iterative dual-filter for Lidar terrain modeling opticomplex forested environmentsmized for complex forested environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (23), pp.31-41. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cageo.2012.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne Lidar for natural environments : research and applications in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object-based image analysis for operational fine-scale regional mapping of land cover within river corridors from multispectral imagery and thematic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (14), pp.4603-4633. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2011.637093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level filtering segmentation to measure individual tree parameters based on Lidar data: Application to a mountainous forest with heterogeneous stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (4), p. 646 - p. 656. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of an ultraviolet, medium-footprint lidar prototype for retrieving forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (6), p. S92 - p. S102. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the quantification of land cover pressure on stream ecological status at the riparian scale using High Spatial Resolution Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (12), p. 549 - p. 559. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2010.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Forest Canopy with a New Ultra-Violet Compact Airborne Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (8), pp.7386-7403. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s100807386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From pixel to vine parcel: A complete methodology for vineyard delineation and characterization using remote-sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (1), pp.78-83. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de modèles numériques de canopée lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.62-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification de modèles numériques de terrain Lidar pour l'étude de l'érosion : application aux badlands de Draix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Panissod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 191, pp.19 - 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data in an alpine coniferous forest: assessing terrain and tree height quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (19), pp.5211-5228. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160903023009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.3. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1200909.1732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textural approaches for vineyard detection and characterization using very high spatial resolution remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.1153-1167. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431160701311259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Lidar à retour complet : nature de l'information enregistrée et perspectives d'utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 186, pp.15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation spatio-temporelle du risque feux de forêt : de nouvelles données de télédétection prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Jappiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valoriser les photos aériennes dans les SIG ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Muraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vazken Andréassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamoutou Tangara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 20, p. 39 - p. 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de changements forestiers à l'aide d'images satellitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, XVIII (3), pp.242-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51 (2), pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de comparaison d'images satellitaires pour la détection des changements en milieu forestier. Application aux monts de Lacaune (Tarn, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des siences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 51, pp.147-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of multi-sensor data to characterize forest stands with complex structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests as hubs of biodiversity and ecosystem services in the anthropocene​</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Mar 2026, Coyhaique, Région Aysen, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of LiDAR-Derived Canopy Structure on Understory Microclimate: Comparing Observations with Physics-Based Model Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; University of British Columbia, Sep 2025, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of high density LiDAR data for the characterization of Acacia mearnsii wood resource for the wood energy sector in Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhongyu Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emilien Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bley Dalouman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College London, Sep 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Use of Airborne LiDAR Metrics and Topography Information to Estimate Forest Parameters via Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Lahssini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Reuel Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE 21. Mediterranean Electrotechnical Conference (MELECON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Palermo, France. pp.442-447, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MELECON53508.2022.9843039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit-level Small Area Estimation of Forest Inventory with GEDI Auxiliary Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kaugseire seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Online, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Spatial Distribution of Leaf Area Density in Canopies from Terrestrial LiDAR Point Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression analyses to study the benefit of Sentinel and LIDAR data fusion for forest structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Douss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Ferah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Boissieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.359-362, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: towards a multidisciplinary methodology for forest territorial analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. IUFRO World Congress 2019 - Forest Research and Cooperation for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of airborne laser scanner trajectory from data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8964-8967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar sur drone pour évaluer la biodiversité des ripisylves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larmanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques « Les drones en appui aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Champs-Sur-Marnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Lidar signal with DART for the development of LEAF, a spaceborne Lidar mission for forest ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milan, Italy. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing forest structure by Lidar for biodiversity conservation: three case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Glad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhance forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ravaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of terrestrial LiDAR for enhanced forest inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Ravaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Rémillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin-Ducup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveform simulations and analysis of Lidar data for the development of a space-based vegetation lidar system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Vegetation Lidar and Application from Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kyoto, Japan. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la distribution spatiale de surface et de biomasse foliaires de couverts forestiers méditerranéens à partir de nuages de points acquis par un LiDAR Terrestre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Soma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Atelier T-Lidar pour la communauté francophone "Utilisation du système LiDAR terrestre en écologie forestière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Ecologie des Forêts Méditerranéennes (0629)., Nov 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method addressing signal occlusion by scene objects to quantify the 3D distribution of forest components from terrestrial lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Piboule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents en matière de modélisation à partir de données de Lidar aérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQSIS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Computer-Aided Projection of Strategies In Silviculture (CAPSIS)., Apr 2015, Nancy, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From leave scale to tree scale: which structural parameters influence a simulated full- waveform large-footprint LiDAR signal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.110-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research & technology studies for the development of a space-based vegetation Lidar mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Worshop on Space-based Lidar Remote Sensing Techniques and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling full waveform Lidar data on forest structures at plot level : a sensitivity analysis of forest and sensor main characteristics on full-waveform simulated data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the contribution of dendrometric « rules » to improve accuracy and genericity of ALS models using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saint André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.125-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sampling design parameters on biomass predictions derived from airborne lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.137-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant area index of tropical forest by Lidar: calibrating ALS with TLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Antin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy LIDARs for biomass applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing gap dynamics in forest areas from time series of archive aerial images for biodiversity monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lucie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method comparisons of forest attribute estimations based on different remote sensing sources, including Lidar. The Vosges case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bélouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing voxelisation methods of 3D terrestrial laser scanning with Radiative Transfer simulation to assess vegetation density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity mapping and modelling using remote sensing data: mapping and modeling patterns of breeding bird diversity across the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2014, Riva del Garda, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing predictive LiDAR models of forest inventory attributes using an area-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saint-Geours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESEE Workshop - Forestry applications of remote sensing technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation radar/lidar space mission in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.2332-2335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des forêts en 3D. Utilisation de données Lidar pour l'estimation de la ressource forestière et d'indicateurs de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomatique 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montréal, Canada. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLID : étude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary studies for a vegetation ladar/lidar space mission in france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cherchali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costeraste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2013 - 2013 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, France. pp.4332-4335, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring 3D forest structure by lidar from space: a chance for sustainable forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop CNES-JAXA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l’objectivation écologique d’un territoire en amont d’un projet d’aménagement : aide à la caractérisation de l’habitat de l’Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la technologie LIDAR dans l'objectivation écologique d'un territoire en amont d'un projet d'aménagement : aide à la caractérisation de l'habitat de l'Outarde canepetière dans la ZPS des Costières de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Pissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanpeene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique. pp.329-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation en 3D par Lidar : un atout pour la gestion des territoires et des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TOSCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting fullwaveform lidar signals to estimate timber volume and above-ground biomass of individual trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Couteron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and remote sensing symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.1251-1254, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2011.6049426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the status of space-borne lidar missions for assessing structural and biophysical forest parameters in the context of sustainable management of Earth resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Hobart, Australia. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FullAnalyze: a Research Tool for Handling Processing and Analyzing Full-waveform Lidar Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cape Town, South Africa. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5417508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree and crown height assessments of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a European space borne Lidar System for vegetation mapping : LEAF, Lidar for Earth And Forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvilaser 2010, 10th International Conference on LiDAR Applications for Assessing Forest Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Freiburg, Germany. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of tree and crown heights of a maritime pine forest at plot level using a fullwaveform ultraviolet lidar prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1382-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La canopée forestière vue par un lidar ultra-violet aéroporté de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New generation of airborne lidar for forest canopy sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Genau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-11702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can terrestrial Lidar data quantify the spatial distribution of forest vegetation? An analysis based on a 3D vegetation density index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extending Forest Inventory and Monitoring over space and time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Quebec, Canada. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la répartition spatiale de la densité de végétation à partir de données Lidar terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de mesures lidar par tracé de rayons sur des plantes virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stefas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Caraglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing full-waveform lidar data: modelling raw signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laserscanning 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial quantification of vegetation density from terrestrial laser scanner data for characterization of 3D forest structure at plot level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Albrech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, Canada. p. 325 - p. 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of training sampling protocol and of feature space optimization methods on supervised classification results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Barcelona, Spain. pp.2030-2033, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2007.4423229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of remote sensing image supervised classification procedures: influence of training sampling protocol and of feature space optimization methods on results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Golden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Signal and Image Processing PSIP, Mulhouse, 31Jan-2 Feb 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data: Modelling Raw Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop Laser Scanning and SilviLaser (LS SL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Espoo, Finland. pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Full-Waveform Lidar Data to Extract Forest Parameters and Digital Terrain Model: Validation in an Alpine Coniferous Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Chauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on "Forests and Remote sensing : Methods and Operational Tools" (ForestSat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs spatialisés de l'impact de l'occupation du sol dans le corridor rivulaire sur l'état écologique des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées IALE, France 2006, 3 ème journées de l'Association Française de l'Ecologie du Paysage, Rennes, 7 au 10 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Multi-Platform-sensing for characterisation of land use in river corridors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Photogrammetric and Remote Sensing, Commission 1 symposium, Paris, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote-sensing for the spatial analysis of land use in river corridors and its impact on the ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Hydrological Sciences, Vienne, AUT, 2-7 avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency analysis for vineyard detection and characterization from airborne images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Optics (WIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toledo, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of remote sensing for the spatial analysis of land use in river corridors to model relationship between land use pressures and ecological status of rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Man and River System II, Paris, 4-6 Décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping clear-cutting in french forests by satellite remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSat 2005, Boras, SWE, 31 mai au 1er juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches texturales pour la caractérisation de parcelles en vue de la détection des vignes. Contraste et fréquence : mise en oeuvre et comparaison sur des images à très haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SAGEO, Avignon, 21-23 juin 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Influence of Physiographic and Biotic Factors on Microclimate in a Biodiversity-Rich Riparian Corridor Using Airborne LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Caesemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karun Dayal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Québec, Canada. , https://event.fourwaves.com/silvilaser2025/abstracts/dfda2ee6-874a-4111-a9f9-e25f9508ce9f, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Improvement of Forest Leaf Area Index Assessed from Sentinel-2 Imagery by Integrating LiDAR Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Corroyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagging NFI, GEDI and Sentinel 2 data to produce high resolution maps of forest volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, London, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROTEST project: multidisciplinary methodology for territorial forest analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Riond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ForestSAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the influence of leaf demography on remotely sensed data using DART and PROSPECT-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Féret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving estimation of forest aboveground biomass at plot level using airborne Lidar data to estimate local height heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of forest stand density profiles using a voxel-based modeling approach combining airborne and terrestrial LiDAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Côté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SilviLaser 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vancouver, Canada. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating forest biomass from medium to large footprint lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU (European Geosciences Union) General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An operational methodology for riparian land cover fine scale regional mapping for the study of landscape influence on river ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de paramètres d'arbre à partir de données Lidar ; un algorithme de localisation des apex d'arbres et de segmentation des couronnes à partir de modèles de hauteur de canopée Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques laser pour l'étude des environnements naturels et urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Mans, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad scale characterization of land use along river corridor using remote sensing imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Wasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.1, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle énergie durable pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irstea, pp.70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Prasad S. Thenkabail. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing Handbook</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume IV, T&amp;F eBooks - CRC Press, 2024, 9781003541172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of tree and stand heights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land resources monitoring, modeling, and mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.449-485, 2015, Remote sensing hand book, vol. III, 978-1-4822-1798-8; 978-1-4822-1795-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Fourier Transform approach for vine plot extraction from aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blaschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Object-Based Image Analysis Spatial Concepts for Knowledge-Driven Remote Sensing Applications Series: Lecture Notes in Geoinformation and Cartography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.14, 2008, 978-3-540-77057-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : Atouts d’un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l’estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couteron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dauzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showcasing the effectiveness of GEDI footprints as first-phase sample for forest inventories based on double sampling for post-stratification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Schleich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Véga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-based Earth Observation and Ecosystem Extent: Exploring Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary N. Geller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun R. Levick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Sayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Brink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEOS- committee on earth observation satellites. 2023, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective territoriale spatialisée (projet PROTEST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubéline Bellom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis de Morogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White Paper- Topography, Vegetation Structure, Water Surface and Snow Depth Mapping for Multi-disciplinary Earth Science and Applications Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Harding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Carabajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Dabney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Dubayah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA GFSC. 2016, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet BIOLID- ANR- INDECO 2012. Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final INDECO 2012- Etude du lien entre structure 3D de la végétation forestière mesurée par lidar et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final d’exécution - UMR TETIS. Convention CNES n°150372/00 2015/2016. Projets STEM-LEAF et BIOMASS. TOSCA Surfaces Continentales 2013-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lavalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'activité : SilviLaser 2015 & RSDI workshop- ISPRS Geospatial Week 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2015, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : URD pour une mission spatiale Lidar pour les Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIVE : atouts d'un LIdar spatial Végétation et complémentarité optique/lidar/radar pour le suivi des Ecosystèmes forestiers et l'estimation de la biomasse continentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : rapport de phase 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en forme de la base de données images et cartographie par approche orientée objet des zones forestières de l’OPE de l’ANDRA : compte rendu d'activité. Convention ANDRA-IRSTEA. Analyse de données de télédétection multi-sources pour le suivi temporel des écosystèmes forestiers au sein de l'Observatoire Pérenne de l'Environnement de l'ANDRA en Meuse/Haute-Marne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d’un signal Lidar en forêt : approches simplifiées pour estimer le taux de pénétration du signal lidar dans la végétation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Lidar / Forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Debise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEAF- Lidar for EArth and Forests : proposal in response to the 8th ESA Call for Earth Explorer Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2011, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude eXpérimentale des Formes d'Onde Lidar pour l'Observation des infrastructures et de l'environnement (EXFOLIO) : compte rendu final projet EXFOLIO TOSCA Surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bretar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un prototype LiDAR - Atmosphère/Végétation pour la caractérisation de la végétation forestière : compte rendu final projet 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Allouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport méthodologique sur l'évaluation par télédétection de l’état des corridors rivulaires à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kosuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Wasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités thématiques systèmes. ATS-2A : rapport B/H couplé à la résolution et à la bande spectrale ; ATS-3 : rappport de résolution XS/P. Application aux besoins de l'Inventaire Forestier National. Phase 2 ; Annexes Phase 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des données SPOT 4-MIR pour l'inventaire et le suivi des forêts russes. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Stach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bartalev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02575759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour et enrichissement de la carte forestière de l'IFN à l'aide d'images satellitales. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SPOT & FORET 2. Utilisation de l'imagerie SPOT pour la mise à jour d'une cartographie forestière régionale. Compte-rendu d'avancement des travaux. Site-test du Tarn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poupard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 1991, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la télédétection satellitaire pour la mise à jour de la carte des types de peuplement de l'Inventaire Forestier National : application à une région forestière diversifiée de moyenne montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Doctorat, ENGREF Montpellier, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02580262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des mesures en 3D de la végétation par télédétection Lidar pour une meilleure connaissance des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. HDR, Ecole doctorale GAIA, Université de Montpellier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02609201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu du séminaire REGLIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire REGLIS 3, Montpellier, 14-15 décembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.30, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3425431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3298991" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2019.1669013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Mac Roberts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9K1PDB7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608489v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurtebize" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.032" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683175v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0669-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01224206v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Houfi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boldina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoury-Hanna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.244" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valeria" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMGRTF5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamrouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.555" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601174v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mokhtari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKH2BKZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601201v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2211863" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599354v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nelson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.03.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXFL80K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;ga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.04.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671408v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kosuth" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.07.012" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415780v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903023009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muraz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558047v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882939v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383529v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Douss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Ferah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105240" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609788v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607196v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaglio" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#233;millard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin Ducup" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080481v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;millard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603468v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278661v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801318v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295795v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286833v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601206v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601205v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601204v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599352v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936656v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Pissard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albrech" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598755v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596994v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607419v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albrech" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596013v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049426" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766117v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nelson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415781v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417508" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Flamant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592021v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592023v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592022v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592024v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648232v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590584v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423229" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293132v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588447v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587574v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583931v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17695" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416497v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598754v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599903v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596016v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592018v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596885v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959407v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418120v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Geller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R. Levick" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sayre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brink" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156794v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harding" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Blair" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carabajal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dabney" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601203v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605539v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601202v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599360v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599359v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598275v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598534v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosette" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596571v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596572v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575759v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartalev" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580261v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603211v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lauret" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580262v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609201v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216003v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Schleich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vega" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.122964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651918v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Besic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2024.3425431" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Soma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3298991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556088v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gril" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spicher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2023.113820" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419960v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R Dayal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Lahssini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jstars.2023.3263595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Boissieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Heuschmidt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dav Ebengo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Vincent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2023.3302030" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023168v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Greiser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B Ashcroft" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.14048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Teste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Reuel Dayal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2022.3175609" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun Dayal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2022.08.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03611977v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Horen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2022.103072" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karun R. Dayal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Revers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larmanou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-975-2020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saint-Geours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2019.1669013" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10101580" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767403v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lucie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jolly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.197" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.E. Mac Roberts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9K1PDB7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514978v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Grau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608489v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Antin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Laurans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heurtebize" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.05.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJZ28MFL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lisein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steen Magnussen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-017-0669-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602429v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vega" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Renaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.039" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWZ34L37-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01224206v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Macari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y El-Houfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boldina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khoury-Hanna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2015.244" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cajgfinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs70201667" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valeria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMGRTF5F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602432v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamrouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2015.555" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601174v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Mokhtari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2014.05.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKH2BKZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Allouis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Couteron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2211863" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599354v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Nelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598374v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2012.03.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRXFL80K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522855v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2011.637093" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634844v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;ga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2011.04.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chazette" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.08.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671408v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kosuth" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Wasson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2010.07.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510579v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allouis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Flamant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s100807386" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196894v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2009.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593399v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593700v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Panissod" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacome" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mathys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581327v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415780v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chauve" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bretar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160903023009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sanak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1200909.1732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196900v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701311259" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590585v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583960v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Jappiot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463544v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Muraz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoutou Tangara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Boureau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882939v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deshayes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deshayes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Matte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536887v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Corroyez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567444v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyu Xia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emilien Dalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bley Dalouman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELECON53508.2022.9843039" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric V&#233;ga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138540v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Douss" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Ferah" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105240" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609730v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Aussenac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carrette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610072v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Boissieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953351v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609788v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vincent" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607195v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Glad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. de Boissieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607196v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaglio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#233;millard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin Ducup" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080481v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ravaglia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;millard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin-Ducup" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795202v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Piboule" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801318v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601222v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costeraste" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278935v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debise" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saint Andr&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Renaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286833v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saint-Geours" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278643v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dauzat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278654v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinto" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601206v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600322v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Py" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;louard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munoz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601205v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601204v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796779v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313559v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cherchali" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mondin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723793" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599406v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599904v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573916v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652726v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599352v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936656v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Pissard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanpeene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labb&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albrech" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598755v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607419v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596994v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596013v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2011.6049426" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766117v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nelson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415781v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5417508" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593470v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Flamant" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596018v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592021v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113633v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592023v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stefas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chauve" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Caraglio" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384616v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648232v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590584v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golden" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2007.4423229" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590586v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293129v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293132v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588447v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588068v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delenne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588671v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587574v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587575v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536962v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Caesemaecker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Acloque" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583931v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17695" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vega" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787988v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Aussenac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riond" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605290v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berveiller" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599903v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598754v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596016v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594427v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592018v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596885v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959276v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602431v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Remote-Sensing-Handbook---Three-Volume-Set/Thenkabail/p/book/9781482218015" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596316v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blaschke" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598539v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959407v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418120v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary N. Geller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun R. Levick" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sayre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Brink" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03921988v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aub&#233;line Bellom" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carrette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis de Morogues" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156794v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Harding" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Blair" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carabajal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Dabney" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Dubayah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601203v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601202v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605539v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607531v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599360v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599359v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598275v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598534v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598538v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596574v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosette" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596571v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596572v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596874v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Wasson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587042v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575759v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bartalev" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580261v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603211v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lauret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580262v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609201v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579706v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chery" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>