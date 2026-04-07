--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1248,398 +1248,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02307692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre dans la « ville » et la seigneurie de Gensac à la fin du Moyen Âge d’après les coutumes des XIIIe et XVe siècles</w:t>
+                <w:t xml:space="preserve">Édition de la charte de coutumes de Gensac (1461) suivie de la confirmation des privilèges de Gensac (1612)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 15e colloque l’Entre-deux-Mers à la recherche de son identité, tenu à Pessac-sur-Dordogne, Gensac et Pujols les 16, 17 et 18 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.68-88, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre dans la « ville » et la seigneurie de Gensac à la fin du Moyen Âge d’après les coutumes des XIIIe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du 15e colloque l’Entre-deux-Mers à la recherche de son identité, tenu à Pessac-sur-Dordogne, Gensac et Pujols les 16, 17 et 18 octobre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, pp.57-67, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bastide de Sauveterre au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauveterre-de-Guyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPECTS, pp.35-48, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agen cité épiscopale (Ve siècle-vers 1217)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ducarton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas historique d’Agen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t. 1, Notice générale (50), Ausonius Editions, 120-147, chap. 5, 2017, Atlas historique des villes de France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la bastide de Sauveterre : les hommes et la terre dans les paroisses de Puch, Saint-Léger et Saint Romain au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauveterre-de-Guyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASPECTS, pp.65-75, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01697868v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01697862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la commanderie de Saint-Genis-du-Bois de 1290 à 1550</w:t>
               </w:r>
@@ -1783,333 +1783,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre paroisses et seigneurie : aux origines de la formation du territoire communal de Pellegrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XIVe colloque l’Entre-Deux-Mers à la recherche de son identité, tenu à Saint-Ferme, Pellegrue et Massugas les 20, 21 et 22 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-69, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église et la paroisse Saint-Jean de Gornac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gornac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association ASPECT, pp.26-34, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les « couverts » ou « arcades » dans les bastides du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bocchi, Francesca et Smurra, Rosa </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I portici di Bologna nel contesto europeo. Bologna’s porticos in the european context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luca Sossella editore, pp.211-224, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bourg de Pellegrue : des origines à la bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIVe colloque l’Entre-Deux-Mers à la recherche de son identité, tenu à Saint-Ferme, Pellegrue et Massugas les 20, 21 et 22 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-62, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742005v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01742017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le castrum de Pommiers (commune de Saint-Félix-de-Foncaude, Gironde)</w:t>
               </w:r>
@@ -2536,729 +2536,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bastide de Sainte-Foy au Moyen Age : approche de topographie historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">750 ans de la bastide de Sainte-Foy-la-Grande, Actes du colloque tenu les 3 et 4 décembre 2005 organisé par les Amis de Sainte-Foy et sa région avec l’appui du CLEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-50, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implantation de l’abbaye de Conques dans les environs de Sainte-Foy-la-Grande au XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">750 ans de la bastide de Sainte-Foy-la-Grande, Actes du colloque tenu les 3 et 4 décembre 2005 organisé par les Amis de Sainte-Foy et sa région avec l’appui du CLEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-32, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formation et évolution des paroisses de la basse vallée du Drot : le Bazadais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vallée du Dropt : des paroisses aux communes, Actes du 2e colloque de la Vallée du Dropt tenu à Duras les 23 et 24 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-179, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et évolution des paroisses de la basse vallée du Drot : essai de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Ignace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vallée du Dropt : des paroisses aux communes, Actes du 2e colloque de la Vallée du Dropt tenu à Duras les 23 et 24 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-20, 2007</w:t>
+              <w:t xml:space="preserve">, pp.181-185, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paroisses agenaises de la moyenne et haute vallée du Drot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 2e colloque de la Vallée du Dropt tenu à Duras les 23 et 24 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-119, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">P. Simon</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et évolution des paroisses de la vallée du Drot : présentation générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vallée du Dropt : des paroisses aux communes, Actes du 2e colloque de la Vallée du Dropt tenu à Duras les 23 et 24 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-185, 2007</w:t>
+              <w:t xml:space="preserve">, pp.11-20, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État de l’inventaire des ouvrages fortifiés de terre médiévaux de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sévègnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">750 ans de la bastide de Sainte-Foy-la-Grande, Actes du colloque tenu les 3 et 4 décembre 2005 organisé par les Amis de Sainte-Foy et sa région avec l’appui du CLEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir, Xe - XVe siècles, Actes du colloque de Pau des 3, 4 et 5 octobre 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Supplémentn°4, pp.105-111, 2006, Archéologie du Midi Médiéval, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2006.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux de Langoiran, premier bilan archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Araguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château, livres et manuscrits IXe - XXIe siècles, Actes des Rencontres d’archéologie et d’histoire en Périgord, Périgueux 23, 24 et 25 septembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-263, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Laurent Sévègnes</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des résidences aristocratiques médiévales en Midi-Pyrénées (1987-2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir, Xe - XVe siècles, Actes du colloque de Pau des 3, 4 et 5 octobre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplémentn°4, pp.105-111, 2006, Archéologie du Midi Médiéval, </w:t>
-[...89 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Supplément n°4, pp.31-51, 2006, Archéologie du Midi Médiéval, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2006.1573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4086,182 +4086,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maison du XIVe s. à Bordeaux (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lerat-Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esquieu, Y. et Pesez, J.-M. (dir.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent maisons médiévales en France (du XIIe au milieu du XVIe s.), un corpus et une esquisse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, éd. du CNRS, pp.261-263, 1998, monographie du CRA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les POSHA de Saint-Macaire et La Réole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-Deux-Mers à la recherche de son identité, actes du VIe colloque tenu à Saint-Macaire en septembre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-53, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758640v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01758647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupation du sol et peuplement de la commune de Frontenac dans l’Antiquité et au Moyen Âge</w:t>
               </w:r>
@@ -4987,276 +4987,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Vincent-de-Pertignas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de Brion à Saint-Germain-d’Esteuil (Gironde), problématique de recherche, état des questions en 1987</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barrois</w:t>
+                <w:t xml:space="preserve">Pierre Garmy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XLe congrès de la Fédération historique du Sud-Ouest, Soulac et les pays médocains, Soulac-Pauillac-Saint-Germain-d’Esteuil, 16-17 avril 1988</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-183, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire paroissiale et archéologie de l’église et du cimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des églises et des cimetières en Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.131-142, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
+              <w:t xml:space="preserve">, 1, pp.155-161, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Histoire paroissiale et archéologie de l’église et du cimetière</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sainte-Colombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des églises et des cimetières en Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.155-161, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
+              <w:t xml:space="preserve">, 1, pp.113-123, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Vincent-de-Pertignas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barrois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des églises et des cimetières en Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, pp.113-123, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
+              <w:t xml:space="preserve">, 1, pp.131-142, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Genis-du-Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5285,277 +5367,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des églises et des cimetières en Gironde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.125-130, 1989, Mémoires de la Société Archéologique de Bordeaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garmy</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couvent des Carmes de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du XLe congrès de la Fédération historique du Sud-Ouest, Soulac et les pays médocains, Soulac-Pauillac-Saint-Germain-d’Esteuil, 16-17 avril 1988</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-183, 1989</w:t>
+              <w:t xml:space="preserve">Découvertes archéologiques sur le site de Parunis, de Mithra aux Carmes, catalogue de l’exposition tenue à Bordeaux au Musée d’Aquitaine du 15 février au 16 mai 1988</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-48, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une commanderie hospitalière au centre de l’Entre-Deux-Mers : Saint-Genis-du-Bois (1290-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entre-Deux-Mers à la recherche de son identité, Premier colloque tenu en Pays de Branne les 19 et 20 septembre 1987</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-51, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758394v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01758486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5887,400 +5887,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léo Drouyn et le canton de Pujols 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bonne, J. Canal, B. Larrieu, Sylvie Faravel. Éditions de l 'Entre-deux-Mers, 16, pp.160, 2009, Léo Drouyn, Les albums de dessins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Drouyn et le canton de Pujols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larrieu, Bernard and Duclot, Jean-François. 15-16, 2009, Léo Drouyn, Les albums de dessins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bonne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">hal-01537411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Drouyn et le canton de Pujols 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Bonne, J. Canal, B. Larrieu, Sylvie Faravel. Éditions de l 'Entre-deux-Mers, 15, pp.144, 2009, Léo Drouyn, Les albums de dessins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Drouyn en Benauges et dans le canton de Targon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Boit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larrieu B. et Duclot J.-F. (dir.). 14, pp.175, 2008, Léo Drouyn, Les albums de dessins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Drouyn de Vayres à Branne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...302 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6802,242 +6802,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évolution hydrogéomorphologique holocène de la Garonne maritime – Focus sur les sites de Langoiran et de lʼIsle-Saint-Georges (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Le Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (1), p .57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le castrum d’Astaffort : état des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Agenais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, t. CXLII, vol. 3, pp.279-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741984v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01257204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des prospections géophysiques de Michel Martinaud à l’archéologie castrale en Aquitaine</w:t>
               </w:r>
@@ -7155,191 +7155,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa du Moulin-à-Vent à Saint-Aubin-de-Branne (Gironde)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sireix</w:t>
+                <w:t xml:space="preserve">Le tertre de Casevert à Blasimon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires des pays de Branne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 4, pp.47-58</w:t>
+              <w:t xml:space="preserve">, 1992, 4, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758518v1</w:t>
+                <w:t xml:space="preserve">hal-01758522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tertre de Casevert à Blasimon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lenoir</w:t>
+                <w:t xml:space="preserve">La villa du Moulin-à-Vent à Saint-Aubin-de-Branne (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sireix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires des pays de Branne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 4, pp.99-111</w:t>
+              <w:t xml:space="preserve">, 1992, 4, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758522v1</w:t>
+                <w:t xml:space="preserve">hal-01758518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La seigneurie, le château et la &amp;quot;ville&amp;quot; de Pommiers (commune de Saint-Félix-de-Foncaude, Gironde)</w:t>
               </w:r>
@@ -7884,77 +7884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvio-estuarine palaeoenvironments and geoarchaeology in the lower Garonne valley: example of the Mediaeval site of Langoiran (Gironde, SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lescure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,77 +8009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des paléoenvironnements fluvio-estuariens en contexte géoarchéologique dans la basse vallée de la Garonne (Gironde, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lescure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8266,50 +8266,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les origines du castrum de Castillon (Gironde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boutoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du Projet collectif de recherche Résidences élitaires du haut Moyen Âge entre Loire et Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luc Bourgeois, Jun 2010, Blaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Castillon-sur-Dordogne et les agglomérations d’origine castrale du Bordelais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boutoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8318,139 +8400,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des villes à l’ombre des châteaux. Naissance et essor des villes castrales en France au Moyen Âge, Actes du colloque de Vitré, 16-17 octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France. pp.175-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537394v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01795013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux seigneuries nord bazadaises des bords de la Dordogne : Civrac et Gensac (XIe siècle-1254)</w:t>
               </w:r>
@@ -9090,51 +9090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic4.9782356136541.15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courr&#232;ges-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697874v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697868v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducarton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ignace" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laborie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759146v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barrois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758486v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lassalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Canal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871485v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lapoterie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537394v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795013v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.2024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Mazi&#232;res" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03383130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic4.9782356136541.15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courr&#232;ges-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducarton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ignace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laborie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barrois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lassalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lapoterie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.2024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Mazi&#232;res" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03383130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>