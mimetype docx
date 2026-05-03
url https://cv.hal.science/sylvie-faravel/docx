--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -3002,200 +3002,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les châteaux de Langoiran, premier bilan archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Araguas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Faravel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Château, livres et manuscrits IXe - XXIe siècles, Actes des Rencontres d’archéologie et d’histoire en Périgord, Périgueux 23, 24 et 25 septembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-263, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État de l’inventaire des ouvrages fortifiés de terre médiévaux de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Faravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sévègnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résidences aristocratiques, résidences du pouvoir, Xe - XVe siècles, Actes du colloque de Pau des 3, 4 et 5 octobre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplémentn°4, pp.105-111, 2006, Archéologie du Midi Médiéval, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/amime.2006.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/amime.2006.1578⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01759117v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01759100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des résidences aristocratiques médiévales en Midi-Pyrénées (1987-2002)</w:t>
               </w:r>
@@ -9090,51 +9090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic4.9782356136541.15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courr&#232;ges-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducarton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ignace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laborie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759117v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1578" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barrois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lassalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lapoterie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.2024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Mazi&#232;res" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03383130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Faravel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442164v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/basic4.9782356136541.15" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432470v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05432476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Renou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.10" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951676v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courr&#232;ges-Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697874v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698673v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lavaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducarton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Huguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742034v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742049v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gangloff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537349v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759164v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759150v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759135v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ignace" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laborie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759127v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Araguas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759117v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent S&#233;v&#232;gnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barr&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sireix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2006.1596" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Barraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03383201v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759055v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759053v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758664v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.26428" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lerat-Hardy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758635v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758615v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Larock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758587v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garmy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barrois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758394v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Elizagoyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gaidon-Bunuel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Maleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951672v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pernot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lassalle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Beschi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537411v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Canal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larrieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gaborit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacoste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758381v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05288420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03331474v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741956v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lescure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Le Coeur" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10860" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-94N4QSM4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741984v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537525v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758522v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758518v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758510v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758371v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758350v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lapoterie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758344v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana3.9782381490120.12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878646v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537325v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795013v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537394v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.2024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762434v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala&#239;s Mazi&#232;res" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03383130v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>