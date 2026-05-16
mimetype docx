--- v0 (2026-03-20)
+++ v1 (2026-05-16)
@@ -66,14592 +66,14738 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series of Microporous Redox‐Active Pillared Metal–Organic Frameworks Based On Alloxazine Ligands</w:t>
+                <w:t xml:space="preserve">Enhancing the Optical Properties of MAPbI 3 Perovskites Passivated with Coordinating and Hydrogen Bond Donor Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaison Casas</w:t>
+                <w:t xml:space="preserve">Matthieu Gamarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexios I Vicatos</w:t>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard J Barbour</w:t>
+                <w:t xml:space="preserve">Daniel Chartrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+                <w:t xml:space="preserve">Mohan Raj Anthony Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+                <w:t xml:space="preserve">Will G. Skene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryOpen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e202500461. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (11), pp.17644-17651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/open.202500461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c11480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343822v1</w:t>
+                <w:t xml:space="preserve">hal-05606802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
+                <w:t xml:space="preserve">Cycle contraction and symmetrisation in redox-active ligands: from alloxazine to isoimidazolonequinoxaline derivatives and their electrochemical and coordination studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Schlachter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaison Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Shaban Raja Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+                <w:t xml:space="preserve">David Pianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Choua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12 (24), pp.8460-8469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 13 (7), pp.3186-3196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5QI02572A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304185v1</w:t>
+                <w:t xml:space="preserve">hal-05606841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the formation of coordination polymers based on dicarboxylic ligands derived from fluorene and their adsorption abilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diversity of supramolecular assemblies based on photoactive Cu(I) trimetallic building blocks and N donor ditopic ligands: from 1D coordination polymers to metallacycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Schlachter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ce01201a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (24), pp.8460-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5qi01567g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195594v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face-controlled chirality induction in octahedral thiacalixarenebased porous coordination cages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jas Ward</w:t>
+                <w:t xml:space="preserve">Series of Microporous Redox‐Active Pillared Metal–Organic Frameworks Based On Alloxazine Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniina Kiesilä</w:t>
+                <w:t xml:space="preserve">Alexios I Vicatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard J Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4NR03622K⟩</w:t>
+              <w:t xml:space="preserve">ChemistryOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e202500461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/open.202500461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843332v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the dimensionality of H bonded networks using different chalcogen atoms in [Re6Q8(CN)6]4– (Q = S, Se) clusters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the formation of coordination polymers based on dicarboxylic ligands derived from fluorene and their adsorption abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kyritsakas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ferlay</w:t>
+                <w:t xml:space="preserve">Nizami Israfilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Журнал структурной химии</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26902/JSC_id126941⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), pp.1206-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ce01201a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719956v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiacalix[4]arene macrocycles as versatile building blocks for the rational design of high-nuclearity metallic clusters, metallamacrocycles, porous coordination cages and containers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+                <w:t xml:space="preserve">Tuning the dimensionality in chiral and racemic organic/tin hybrids with halides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Caussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chartrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bulach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Igor Antipin</w:t>
+                <w:t xml:space="preserve">W. Skene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.215846⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (30), pp.12755-12763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt01645a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719946v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the dimensionality in H bonded systems involving octahedral [Re&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Q&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;(CN)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt; and trans-[Re&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;S&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;(CN)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; anions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, crystal structure, and gas sorption studies of two neutral octahedral {M&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;24&amp;lt;/sub&amp;gt;}-cages built from sulfonylcalix[4]arene tetranuclear clusters and triazine linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bulach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Rissanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2024.122212⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (48), pp.6789-6795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ce00964a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843380v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure, and gas sorption studies of two neutral octahedral {M&amp;lt;sup&amp;gt;II&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;24&amp;lt;/sub&amp;gt;}-cages built from sulfonylcalix[4]arene tetranuclear clusters and triazine linkers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+                <w:t xml:space="preserve">Alloxazine-Based Ligands Appended with Coordinating Groups: Synthesis, Electrochemical Studies, and Formation of Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaison Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gourlaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ce00964a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (11), pp.4802-4806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843366v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the dimensionality in chiral and racemic organic/tin hybrids with halides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face-controlled chirality induction in octahedral thiacalixarenebased porous coordination cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jas Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Kiesilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt01645a⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR03622K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680981v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloxazine-Based Ligands Appended with Coordinating Groups: Synthesis, Electrochemical Studies, and Formation of Coordination Polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the dimensionality of H bonded networks using different chalcogen atoms in [Re6Q8(CN)6]4– (Q = S, Se) clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Yu. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c04550⟩</w:t>
+              <w:t xml:space="preserve">Журнал структурной химии</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (5), pp.126941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26902/JSC_id126941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680980v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Crystal Packing and Magnetic Properties in a Series of [Dy 12 ] Metallocubanes Based on Azobenzene Derivatives of Salicylic Acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thiacalix[4]arene macrocycles as versatile building blocks for the rational design of high-nuclearity metallic clusters, metallamacrocycles, porous coordination cages and containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Khariushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bulach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00433⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 513, pp.215846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2024.215846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719960v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Coordination Polymers based on combinations of 1,2diphenylethane-1,2-diyl diisonicotinate with Cu(II), Zn(II), Cd(II) and Co(II)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+                <w:t xml:space="preserve">Controlling the dimensionality in H bonded systems involving octahedral [Re&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Q&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;(CN)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;4-&amp;lt;/sup&amp;gt; and trans-[Re&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;S&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;8&amp;lt;/sub&amp;gt;(CN)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O)&amp;lt;sup&amp;gt;a&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;2-&amp;lt;/sup&amp;gt; anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Yu. Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.122212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2024.122212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CE01001A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04720163v3</w:t>
+                <w:t xml:space="preserve">hal-04843380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of flexible succinate connectors on the formation of tetrasulfonylcalix[4]arene based nano-sized polynuclear cages: structural diversity and induced chirality study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariia V Kniazeva</w:t>
+                <w:t xml:space="preserve">Tuning Crystal Packing and Magnetic Properties in a Series of [Dy 12 ] Metallocubanes Based on Azobenzene Derivatives of Salicylic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S Ovsyannikov</w:t>
+                <w:t xml:space="preserve">Daut Islamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida I Samigullina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aidar T Gubaidullin</w:t>
+                <w:t xml:space="preserve">Aida Samigullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ce01482j⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (27), pp.10548-10558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c00433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578623v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary and Ternary Core–Shell Crystals of Polynuclear Coordination Clusters via Epitaxial Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystalline Assembly and Solvent‐induced Solid‐state Transformation of 1D Zigzag Chains Based on Sulfonylcalix[4]arene Trinuclear Co(II) and Zn(II) Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia V. Kniazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Shi</w:t>
+                <w:t xml:space="preserve">Daut R. Islamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jedrzej Kobylarczyk</w:t>
+                <w:t xml:space="preserve">Aida I. Samigullina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Kwiatkowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+                <w:t xml:space="preserve">Aidar T. Gubaidullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00216⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202200464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780255v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective gas adsorption by calixarene-based porous octahedral M 32 coordination cages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+                <w:t xml:space="preserve">An accurate vibrational signature in halogen bonded molecular crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanine Kalout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander S. Ovsyannikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baudron</w:t>
+                <w:t xml:space="preserve">Zahia Boubegtiten-Fezoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jas S. Ward</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC04510A⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (24), pp.15103-15109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp01336c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018701v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Urban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (34), pp.12436-12443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Decarboxylation of Cyclophane Tetra(malonatemethylene) Derivative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of flexible succinate connectors on the formation of tetrasulfonylcalix[4]arene based nano-sized polynuclear cages: structural diversity and induced chirality study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ziganshin</w:t>
+                <w:t xml:space="preserve">Mariia V Kniazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Buzyurov</w:t>
+                <w:t xml:space="preserve">Alexander S Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Antipin</w:t>
+                <w:t xml:space="preserve">Aida I Samigullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daut R Islamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar T Gubaidullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Journal of General Chemistry / Zhurnal Obshchei Khimii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S107036322207012X⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.628-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ce01482j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780264v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous nickel and cobalt hexanuclear ring-like clusters built from two different kind of calixarene ligands -new molecular traps for small volatile molecules</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binary and Ternary Core–Shell Crystals of Polynuclear Coordination Clusters via Epitaxial Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida I. Samigullina</w:t>
+                <w:t xml:space="preserve">Le Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedrzej Kobylarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Kwiatkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sieklucka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CE01361K⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (5), pp.3413-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578627v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Assembly and Solvent‐induced Solid‐state Transformation of 1D Zigzag Chains Based on Sulfonylcalix[4]arene Trinuclear Co(II) and Zn(II) Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Selective gas adsorption by calixarene-based porous octahedral M 32 coordination cages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Khariushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander S. Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aidar T. Gubaidullin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jas S. Ward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Kiesilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (98), pp.13628-13631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC04510A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202200464⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04020462v1</w:t>
+                <w:t xml:space="preserve">hal-04018701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accurate vibrational signature in halogen bonded molecular crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Coordination Polymers based on combinations of 1,2diphenylethane-1,2-diyl diisonicotinate with Cu(II), Zn(II), Cd(II) and Co(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Maurel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sofia Zazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bulach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp01336c⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (43), pp.7632-7639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CE01001A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780257v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720163v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid-State Decarboxylation of Cyclophane Tetra(malonatemethylene) Derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gabdulkhaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnideep Das</w:t>
+                <w:t xml:space="preserve">V. Gorbatchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Jobelius</w:t>
+                <w:t xml:space="preserve">M. Ziganshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+                <w:t xml:space="preserve">A. Buzyurov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefani Gamboa-Ramirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geordie Creste</w:t>
+                <w:t xml:space="preserve">I. Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
+              <w:t xml:space="preserve">Russian Journal of General Chemistry / Zhurnal Obshchei Khimii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (7), pp.1250-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S107036322207012X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578619v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Investigation of an Atypical Three-Dimensional Bimetallic Oxalate-Based Magnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catalin Maxim</w:t>
+                <w:t xml:space="preserve">Porous nickel and cobalt hexanuclear ring-like clusters built from two different kind of calixarene ligands -new molecular traps for small volatile molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia V. Kniazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S. Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Nowicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida I. Samigullina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10599⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (2), pp.330-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CE01361K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438582v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing and Welding of Molecular Single‐Crystal Optical Waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid bioinspired catechol-alloxazine triangular nickel complex stabilizing protons and electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnideep Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Jobelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Schleinitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefani Gamboa-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Catalano</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rezgui</w:t>
+                <w:t xml:space="preserve">Geordie Creste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202003443⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (24), pp.5286-5298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1QI01131F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010611v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations around 1D coordination polymers built from the triarylamine scaffold and Hg(II) or Cd(II)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclearity control in calix[4]arene-based zinc( ii ) coordination complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Kniazeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daut Islamov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Samigullina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidar Gubaidullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.119427⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (44), pp.7693-7703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CE01232G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014342v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Tb/Dy coordination ladders based on tetra(carboxymethyl)thiacalix[4]arene: a new avenue towards luminescent molecular nanomagnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Khariushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Komiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (20), pp.11755-11765. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0ra01263g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Unsymmetrical Trinuclear Metallamacrocycles Based on Two Different Cone Calix[4]arene Macrocyclic Rings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariia Kniazeva</w:t>
+                <w:t xml:space="preserve">Variations around 1D coordination polymers built from the triarylamine scaffold and Hg(II) or Cd(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais W Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10050364⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 503, pp.119427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2020.119427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010636v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal formation of 1D coordination polymers based on chiral, achiral and racemic 1,2-cyclohexane scaffolds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+                <w:t xml:space="preserve">Sequencing and Welding of Molecular Single‐Crystal Optical Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Dushaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durga Prasad Karothu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grosshans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Henry</w:t>
+                <w:t xml:space="preserve">Rachid Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9ce01781j⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (35), pp.2003443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202003443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010643v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A concerted evolution of supramolecular interactions in a {cation; metal complex; π-acid; solvent} anion-π system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Investigation of an Atypical Three-Dimensional Bimetallic Oxalate-Based Magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Kuzniak</w:t>
+                <w:t xml:space="preserve">Françoise Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Hooper</w:t>
+                <w:t xml:space="preserve">Andrew Cea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Dziurka</w:t>
+                <w:t xml:space="preserve">Catalin Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0qi00101e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.952-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010621v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclearity control in calix[4]arene-based zinc( ii ) coordination complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Formation of Unsymmetrical Trinuclear Metallamacrocycles Based on Two Different Cone Calix[4]arene Macrocyclic Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Kniazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daut Islamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Samigullina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidar Gubaidullin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CE01232G⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10050364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010597v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialkyl-substituted monoamidinium-templated oxalate-based noncentrosymmetric 2D compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crystal formation of 1D coordination polymers based on chiral, achiral and racemic 1,2-cyclohexane scaffolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grosshans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Train</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (6-7), pp.534-540. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (10), pp.1746-1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9ce01781j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300887v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of dimensionality in Manganese Coordination Polymers using rigid tetrahedral-shaped [1.1.1.1]metacyclophane ligands bearing benzoate coordinating sites: From homochiral 1D to 3D diamond-like structures</w:t>
+                <w:t xml:space="preserve">A concerted evolution of supramolecular interactions in a {cation; metal complex; π-acid; solvent} anion-π system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Chernova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+                <w:t xml:space="preserve">Emilia Kuzniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Srebro-Hooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jedrzej Kobylarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Dziurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2019.06.011⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (9), pp.1851-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0qi00101e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301853v1</w:t>
+                <w:t xml:space="preserve">hal-03010621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tectonics: enantiomerically pure chiral crystals based on trans -1,2-cyclohexanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (34), pp.5129-5136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9ce00807a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Electrochemical Alkali Cations Intercalation/Release in an Ionic Hydrogen Bonded Network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dialkyl-substituted monoamidinium-templated oxalate-based noncentrosymmetric 2D compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03041⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (6-7), pp.534-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural phase diagrams and isomerism inflexible honeycomb-like 2D hydrogen bonded solid solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of dimensionality in Manganese Coordination Polymers using rigid tetrahedral-shaped [1.1.1.1]metacyclophane ligands bearing benzoate coordinating sites: From homochiral 1D to 3D diamond-like structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gruber-Kyritsakas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekaterina Chernova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (13), pp.1853-1861. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.197-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CE00023A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2019.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300927v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen bonded networks based on hexarhenium(III) chalcocyanide cluster complexes structural and photophysical characterization</w:t>
+                <w:t xml:space="preserve">Chemical and Electrochemical Alkali Cations Intercalation/Release in an Ionic Hydrogen Bonded Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geoffrey Gerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nj02310g⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.1541-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.8b03041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861410v1</w:t>
+                <w:t xml:space="preserve">hal-02300886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-like gel capsules from heterostructures based on a core–shell MOF as a template of crystal crosslinking</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Partially Reversible Thermal-Induced Oxidation During a Dehydration Process in an H-bonded Supramolecular System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Hellwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC07158B⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (23), pp.3219-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201800845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300938v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of four new carboxylic derivatives based on the [1.1.1.1]metacyclophane backbone blocked in 1,3-Alternate conformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Box-like gel capsules from heterostructures based on a core–shell MOF as a template of crystal crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Ishiwata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayano Michibata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Kokado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana E Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.02.060⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.1437-1440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC07158B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300922v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: high dimensional coordination networks based on methylenecarboxylate-appended tetramercaptothiacalix[4]arene in the 1,3-alternate conformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis of four new carboxylic derivatives based on the [1.1.1.1]metacyclophane backbone blocked in 1,3-Alternate conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina F. Chernova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander S Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Konovalov</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana E Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CE02105D⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (14), pp.1377-1381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.02.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300933v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: control of crystalline sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogen bonded networks based on hexarhenium(III) chalcocyanide cluster complexes structural and photophysical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ledneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay G. Naumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril R. R. Adolf</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (16), pp.2233-2236. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (14), pp.11888-11895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8CE00478A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nj02310g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300918v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially Reversible Thermal-Induced Oxidation During a Dehydration Process in an H-bonded Supramolecular System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural phase diagrams and isomerism inflexible honeycomb-like 2D hydrogen bonded solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Wen Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruber-Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201800845⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.1853-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE00023A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300914v1</w:t>
+                <w:t xml:space="preserve">hal-02300927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multivalent oxamate ligands based on calix[4]arene and thiacalix[4]arene backbones in 1,3 -Alternate conformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular tectonics: high dimensional coordination networks based on methylenecarboxylate-appended tetramercaptothiacalix[4]arene in the 1,3-alternate conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym Abidi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.05.043⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.1130-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE02105D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300953v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Di- and Tetranuclear Silver Complexes Based on ortho -Imino- or ortho -Amino-methylpyridyl-Appended p-tert -Butylcalix[4]arene or p-tert -Butylthiacalix[4]arene in 1,3-Alternate Conformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: control of crystalline sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril R. R. Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700459⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (16), pp.2233-2236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CE00478A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300946v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of binuclear neutral Copper(II) complexes based on p-tert -butyl- calix[4]arene and thiacalix[4]arene in 1 , 3 -A conformation bearing four catechols at their lower rim</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Synthesis of multivalent oxamate ligands based on calix[4]arene and thiacalix[4]arene backbones in 1,3 -Alternate conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Noamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferlay Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73 (30), pp.4259-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2017.05.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.04.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02300950v1</w:t>
+                <w:t xml:space="preserve">hal-02300953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Polymers based on calixarene derivatives: Structures and properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Di- and Tetranuclear Silver Complexes Based on ortho -Imino- or ortho -Amino-methylpyridyl-Appended p-tert -Butylcalix[4]arene or p-tert -Butylthiacalix[4]arene in 1,3-Alternate Conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Noamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (27), pp.3327-3336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300943v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: from a binuclear metallamacrocycle to a 1D isostructural coordination network based on tetracyanomethyl[1.1.1.1]metacyclophane and a silver cation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Chernova</w:t>
+                <w:t xml:space="preserve">Formation of binuclear neutral Copper(II) complexes based on p-tert -butyl- calix[4]arene and thiacalix[4]arene in 1 , 3 -A conformation bearing four catechols at their lower rim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Noamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mendeleev Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.05.014⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 468, pp.260-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ica.2017.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300955v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Tectonics: Manganese(II), Copper(II) and Zinc(II) 1D Coordination Polymers Based on Tetramercaptothiacalix[4]arene Bearing Benzoate Coordinating Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (2), pp.147-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6060/mhc170295o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of para- and meta-imino- or -amino-methyl pyridyl-appended p-tert-butyl-calix[4]arene or p-tert-butyl-thiacalix[4]arene in 1,3-alternate conformation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: from a binuclear metallamacrocycle to a 1D isostructural coordination network based on tetracyanomethyl[1.1.1.1]metacyclophane and a silver cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chernova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ01389B⟩</w:t>
+              <w:t xml:space="preserve">Mendeleev Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (3), pp.260-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mencom.2017.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301792v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination Compounds Based on Metacyclophane Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination Polymers based on calixarene derivatives: Structures and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroheterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6060/mhc171256o⟩</w:t>
+              <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 352, pp.151-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300941v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: hierarchical organization of heterobimetallic coordination networks into heterotrimetallic core–shell crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis of para- and meta-imino- or -amino-methyl pyridyl-appended p-tert-butyl-calix[4]arene or p-tert-butyl-thiacalix[4]arene in 1,3-alternate conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Noamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC01455D⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (14), pp.6334-6339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ01389B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300959v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidinium-Containing 2D [MnCr] Dimetallic Oxalate-Based Networks - The Influence on Structure and Magnetism Explored by Combining Experience and Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coordination Compounds Based on Metacyclophane Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Chernova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201600514⟩</w:t>
+              <w:t xml:space="preserve">Macroheterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4-5), pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6060/mhc171256o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301041v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: tetracarboxythiacalix[4]arene derivatives as tectons for the formation of hydrogen-bonded networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: hierarchical organization of heterobimetallic coordination networks into heterotrimetallic core–shell crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril R. R. Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Igor Antipin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (25), pp.3587-3590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC01455D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce02026g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301783v1</w:t>
+                <w:t xml:space="preserve">hal-02300959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: dimensionality and geometry control of silver coordination networks based on pyrazolyl appended thiacalixarenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: tetracarboxythiacalix[4]arene derivatives as tectons for the formation of hydrogen-bonded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina N. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (5), pp.691-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CE02310F⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18 (44), pp.8622-8630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce02026g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301062v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tectonics: 1D Tubular Type and 3D Diamond Like Mercury(II) Coordination Polymers Based on Pyridyl Appended p-tert-Butyltetrathiacalix[4]arene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: dimensionality and geometry control of silver coordination networks based on pyrazolyl appended thiacalixarenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Noamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroheterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6060/mhc151196o⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.691-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CE02310F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301762v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D tubular type and 3D diamond like mercury (II) coordination polymers based on pyridyl appended p-tert-butyl-tetrathiacalix[4]arene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amidinium-Containing 2D [MnCr] Dimetallic Oxalate-Based Networks - The Influence on Structure and Magnetism Explored by Combining Experience and Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Saureu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coen de Graaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexander Konovalov</w:t>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroheterocycles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (26), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201600514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301059v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welding Molecular Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular Tectonics: 1D Tubular Type and 3D Diamond Like Mercury(II) Coordination Polymers Based on Pyridyl Appended p-tert-Butyltetrathiacalix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b10586⟩</w:t>
+              <w:t xml:space="preserve">Macroheterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.17-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6060/mhc151196o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301066v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tectonics: Grid and Porous Coordination Networks Based on Combinations of Iron Thiocyanate and Pyridyl Appended Derivatives of Tetrathiacalix[4]arene and Tetramercaptotetrathiacalix[4]arene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">1D tubular type and 3D diamond like mercury (II) coordination polymers based on pyridyl appended p-tert-butyl-tetrathiacalix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferlay Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Konovalov</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroheterocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8 (2), pp.113-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301737v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tectonique moléculaire : des molécules à l’organisation hiérarchique de la matière complexe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular Tectonics: Grid and Porous Coordination Networks Based on Combinations of Iron Thiocyanate and Pyridyl Appended Derivatives of Tetrathiacalix[4]arene and Tetramercaptotetrathiacalix[4]arene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macroheterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6060/mhc150768s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301748v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: silver coordination networks based on tetramercaptothiacalix[4]arene in 1,3-alternate conformation bearing four nitrile groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Welding Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril R. R. Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Chemical Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11172-015-1099-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (49), pp.15390-15393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b10586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301069v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: anion control of dimensionality and connectivity in meta-pyridyl appended tetramercaptotetrathiacalix[4]arene based silver coordination networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: silver coordination networks based on tetramercaptothiacalix[4]arene in 1,3-alternate conformation bearing four nitrile groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3DT52654B⟩</w:t>
+              <w:t xml:space="preserve">Russian Chemical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (8), pp.1955-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11172-015-1099-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301079v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: generation of grid and porous diamondoid coordination networks by calixarene based tectons</w:t>
+                <w:t xml:space="preserve">La tectonique moléculaire : des molécules à l’organisation hiérarchique de la matière complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301083v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Stoichiometry for a 3D Bimetallic Oxalate- Based Long-range Ordered Magnet Exhibiting High Proton Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroko Tokoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin-Ichi Ohkoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (42), pp.5629-5632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cc00607k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template Synthesis of Tetrakis-triazolylthiacalix[4]arene in the Cone Conformation and Supramolecular Structure of Its Hexanuclear Complex with Ag(I)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: anion control of dimensionality and connectivity in meta-pyridyl appended tetramercaptotetrathiacalix[4]arene based silver coordination networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macroheterocycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6060/mhc140273s⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3DT52654B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301077v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: p-H-thiacalix[4]arene pyridyl appended positional isomers as tectons for the formation of 1D and 2D mercury coordination networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular tectonics: generation of grid and porous diamondoid coordination networks by calixarene based tectons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Solovieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Antipin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3DT50577D⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (18), pp.3765-3772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CE42305K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012508v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tectonics: Control of the Dimensionality in Tetramercaptothiacalixarenes Based Coordination Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Template Synthesis of Tetrakis-triazolylthiacalix[4]arene in the Cone Conformation and Supramolecular Structure of Its Hexanuclear Complex with Ag(I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Epifanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. I Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic400899m⟩</w:t>
+              <w:t xml:space="preserve">Macroheterocycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6060/mhc140273s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301241v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The odd association of a C3h trisamidinium cation and tosylate anion with a series of linear oxalate-bridged trinuclear heterometallic complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: from crystals to crystals of crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Train</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais W Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3DT32770A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (95), pp.11209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CC45205K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991213v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: tuning the dimensionality and topology of extended cyanocuprate networks using a bisamidinium cation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: pyridyl containing thiacalix[4]arene based tectons for the generation of 2- and 3-D silver coordination networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina N. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana E Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor S Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42, pp. 11661-11671. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3dt51252e⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.116-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2DT31937C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087251v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: from crystals to crystals of crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular Tectonics: Control of the Dimensionality in Tetramercaptothiacalixarenes Based Coordination Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana E Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor S Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CC45205K⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (12), pp.6776-6778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic400899m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301234v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: pyridyl containing thiacalix[4]arene based tectons for the generation of 2- and 3-D silver coordination networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The odd association of a C3h trisamidinium cation and tosylate anion with a series of linear oxalate-bridged trinuclear heterometallic complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ovsyannikov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42 (1), pp.116-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2DT31937C⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 42 (13), pp.4704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3DT32770A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301246v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Core–Shell Nanospherical Clusters Composed of 32 Co or 32 Ni Atoms Held by 6 p - tert -Butylthiacalix[4]arene Units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: tuning the dimensionality and topology of extended cyanocuprate networks using a bisamidinium cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic300550v⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp. 11661-11671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3dt51252e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301250v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binuclear heterometallic M(iii)–Mn(ii) (M = Fe, Cr) oxalate-bridged complexes associated with a bisamidinium dication: a structural and magnetic study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Giant Core–Shell Nanospherical Clusters Composed of 32 Co or 32 Ni Atoms Held by 6 p - tert -Butylthiacalix[4]arene Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack M. Harrowfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fenske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0NJ00976H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (9), pp.5481-5486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic300550v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301251v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tectonics: control of packing of luminescent networks formed upon combining bisamidinium tectons with dicyanometallates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (6), pp.1922-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0CE00607F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tectons to luminescent supramolecular ionic liquid crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Binuclear heterometallic M(iii)–Mn(ii) (M = Fe, Cr) oxalate-bridged complexes associated with a bisamidinium dication: a structural and magnetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0CC03970E⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (6), pp.1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0NJ00976H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301256v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amidinium based ionic liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">From tectons to luminescent supramolecular ionic liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Donnio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B9NJ00625G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.734-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0CC03970E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301262v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: crystal engineering of mixed valence Fe(ii)/Fe(iii) solid solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Amidinium based ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B919478A⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B9NJ00625G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301264v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Topography of Heterocrystal Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: crystal engineering of mixed valence Fe(ii)/Fe(iii) solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg9001225⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (6), pp.868-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B919478A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301267v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with isostructurality: from tectons to molecular alloys and composite crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">In situ reduction of Fe(iii) into Fe(ii): an example of post-crystallisation transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12, pp.1559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B821773D⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 44, pp.6798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B914964C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301272v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ reduction of Fe(iii) into Fe(ii): an example of post-crystallisation transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+                <w:t xml:space="preserve">Microscopic Topography of Heterocrystal Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Olmsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B914964C⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (6), pp.2841-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg9001225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301265v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: 3-D organisation of decanuclear silver nanoclusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Playing with isostructurality: from tectons to molecular alloys and composite crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18, pp.2514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B902267H⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 12, pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B821773D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301270v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: design of 2-D networks by simultaneous use of charge-assisted hydrogen and coordination bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: 3-D organisation of decanuclear silver nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 44, pp.6786. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B908496G⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 18, pp.2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B902267H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301266v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Tectonics: Control of Reversible Water Release in Porous Charge-Assisted H-Bonded Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: design of 2-D networks by simultaneous use of charge-assisted hydrogen and coordination bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carpanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja806916t⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.6786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B908496G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301460v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: design and generation of charge-assisted, H-bonded, hybrid molecular networks based on amidinium cations and thio- or isothio-cyanatometallates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular Tectonics: Control of Reversible Water Release in Porous Charge-Assisted H-Bonded Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B715358A⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 130 (50), pp.17106-17113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja806916t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301463v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYBRID ORGANIC/INORGANIC H-BONDED SUPRAMOLECULAR NETWORKS INCLUDING [Cr(ox)2L]- (L = 1,10-PHENANTHROLINE AND 2,2’-BIPYRIDINE) TECTONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: design and generation of charge-assisted, H-bonded, hybrid molecular networks based on amidinium cations and thio- or isothio-cyanatometallates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Marinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.615-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B715358A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301480v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: on the formation of 1-D silver coordination networks by thiacalixarenes bearing nitrile groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigations on crystalline interface within a molecular composite crystal by microscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Brès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Konovalov</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B712351E⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (16), pp.1559-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B701088E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301465v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on crystalline interface within a molecular composite crystal by microscopic techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: polymorphism and enhancement of network dimensionality by a combination of primary and secondary hydrogen bond sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B701088E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (44), pp.4626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b708997j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301485v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: polymorphism and enhancement of network dimensionality by a combination of primary and secondary hydrogen bond sites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HYBRID ORGANIC/INORGANIC H-BONDED SUPRAMOLECULAR NETWORKS INCLUDING [Cr(ox)2L]- (L = 1,10-PHENANTHROLINE AND 2,2’-BIPYRIDINE) TECTONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Roumaine de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.101 - 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301467v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: control of packing of hybrid 1-D and 2-D H-bonded molecular networks formed between bisamidinium dication and cyanometallate anions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: on the formation of 1-D silver coordination networks by thiacalixarenes bearing nitrile groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kozlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Solovieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antipin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B606265M⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.5126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B712351E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301489v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: generation of 2-D molecular networks by combination of coordination and hydrogen bonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: generation of 1- and 2-D copper coordination networks by positional isomeric tectons based on a phenylenediamine backbone bearing two isonicotinoyl moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 30 (1), pp.71-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B512569N⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 30 (5), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B600193A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301494v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: generation of 1- and 2-D copper coordination networks by positional isomeric tectons based on a phenylenediamine backbone bearing two isonicotinoyl moieties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: generation of 2-D molecular networks by combination of coordination and hydrogen bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pansanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 30 (5), pp.683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B600193A⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 30 (1), pp.71-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B512569N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301491v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkoxo-bridged copper( ii ) complexes as nodes in designing solid-state architectures. The interplay of coordinative and d 10 –d 10 metal–metal interactions in sustaining supramolecular solid-state architectures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: control of packing of hybrid 1-D and 2-D H-bonded molecular networks formed between bisamidinium dication and cyanometallate anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B500231A⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (10), pp.1403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B606265M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301499v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transference and Regulation of Bimodal Assembly of Charge-Assisted Hydrogen-Bonded Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Alkoxo-bridged copper( ii ) complexes as nodes in designing solid-state architectures. The interplay of coordinative and d 10 –d 10 metal–metal interactions in sustaining supramolecular solid-state architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Andruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1195-1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B500231A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg049660w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02301496v1</w:t>
+                <w:t xml:space="preserve">hal-02301499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tectons to Composite Crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Structural Transference and Regulation of Bimodal Assembly of Charge-Assisted Hydrogen-Bonded Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Ok Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Shacklady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Horner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 5 (6), pp.2310-2312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg058011x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.995-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg049660w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301495v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline molecular alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">From Tectons to Composite Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dechambenoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B400295B⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (6), pp.2310-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg058011x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301506v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Metastable States in Oxalatenitrosylruthenium(II) and Terpyridinenitrosylruthenium(II) Complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Crystalline molecular alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic0350178⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B400295B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301503v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: design of luminescent H-bonded molecular networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light-Induced Metastable States in Oxalatenitrosylruthenium(II) and Terpyridinenitrosylruthenium(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schmalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Stoeckli-Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Imlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B410459P⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (11), pp.3500-3506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic0350178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02301501v1</w:t>
+                <w:t xml:space="preserve">hal-02301503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tectonics: structural and magnetic properties of a discrete copper binuclear complex and a 1-D coordination network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: design of luminescent H-bonded molecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bulach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B308944B⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B410459P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301508v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge assisted chiral hybrid H-bonded molecular networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular tectonics: structural and magnetic properties of a discrete copper binuclear complex and a 1-D coordination network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Jouaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Loï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André de Cian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B301467N⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 27 (12), pp.1801-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B308944B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301520v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second sphere supramolecular chirality: racemic hybrid H-bonded 2-D molecular networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Charge assisted chiral hybrid H-bonded molecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Holakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 7, pp.702-703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B111207B⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 11, pp.1224-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B301467N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301537v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 3-D coordination networks: topology and metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Pansanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André de Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 3, pp.218-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B109444K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tectonics and supramolecular chirality: rational design of hybrid 1-D and 2-D H-bonded molecular networks based on bis-amidinium dication and metal cyanide anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bulach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (74), pp.447-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/B203336B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new 1D bimetallic thiocyanate-bridged copper(II)–cobalt(II) compound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Second sphere supramolecular chirality: racemic hybrid H-bonded 2-D molecular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Silvio Decurtins</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Planeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kyritsakas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A900125E⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.702-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B111207B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301552v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chromium−Vanadyl Ferrimagnetic Molecule-Based Magnet: Structure, Magnetism, and Orbital Interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Ouahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38 (2), pp.229-234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic980109w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new bidimensional compound containing (μ-thiocyanate)(bpy) copper(II) molecules: synthesis, crystal structure and magnetic properties of [Cu(bpy)(NCS)2]n (bpy=2,2′-bipyridyl)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new 1D bimetallic thiocyanate-bridged copper(II)–cobalt(II) compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Schmalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Decurtins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0020-1693(98)00378-8⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 23 (3), pp.267-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/A900125E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301556v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqua(4,4'-dicarbomethoxy-2,2'-bipyridine- N , N ')(3,6-dichloro-4,5-dihydroxy-1,2-benzoquinonato- O 4 , O 5 )copper(II) Acetonitrile Hemisolvate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new bidimensional compound containing (μ-thiocyanate)(bpy) copper(II) molecules: synthesis, crystal structure and magnetic properties of [Cu(bpy)(NCS)2]n (bpy=2,2′-bipyridyl)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Decurtins</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Francese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schmalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Decurtins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270198006507⟩</w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 286 (1), pp.108-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(98)00378-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301570v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Chromium(III)−Lanthanide(III) Compounds (Ln = La, Ce, Pr, Nd) with a Polymeric, Ladder-Type Architecture: A Structural and Magnetic Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Magnetization of New Room-Temperature Molecule-Based Magnets: Effect of Stoichiometry on Local Magnetic Structure by X-ray Magnetic Circular Dichroism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desplanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cartier Dit Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 120 (44), pp.11347-11352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja974076f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic971493k⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02301580v1</w:t>
+                <w:t xml:space="preserve">hal-02301576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dinuclear Vanadyl–Oxalate Compound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Molecular Chromium(III)−Lanthanide(III) Compounds (Ln = La, Ce, Pr, Nd) with a Polymeric, Ladder-Type Architecture: A Structural and Magnetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Decurtins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Schmalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Decurtins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0108270198006520⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 37 (10), pp.2443-2449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic971493k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301574v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Magnetization of New Room-Temperature Molecule-Based Magnets: Effect of Stoichiometry on Local Magnetic Structure by X-ray Magnetic Circular Dichroism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aqua(4,4'-dicarbomethoxy-2,2'-bipyridine- N , N ')(3,6-dichloro-4,5-dihydroxy-1,2-benzoquinonato- O 4 , O 5 )copper(II) Acetonitrile Hemisolvate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-M. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Schmalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Decurtins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja974076f⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (11), pp.1578-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270198006507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02301576v1</w:t>
+                <w:t xml:space="preserve">hal-02301570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La molécule dans le solide : du complexe isolé à l'aimant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Verdaguer</w:t>
+                <w:t xml:space="preserve">A Dinuclear Vanadyl–Oxalate Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-M. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Helary</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">H. Schmalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Scuiller</w:t>
+                <w:t xml:space="preserve">S. Decurtins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section C : Crystal Structure Communications [1968-2013]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54 (10), pp.1435-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0108270198006520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301593v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chromium( III ) nickel( II ) cyanide-bridged ferromagnetic layered structure with corrugated sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vaissermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 21, pp.2481-2482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/CC9960002481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexacyanometalates: Molecular Precursors for High-Spin Molecules and High-T C Molecule-Based Magnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">La molécule dans le solide : du complexe isolé à l'aimant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Helary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Scuiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301607v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NI/FE ALLOY-MAGNETITE COMPOSITES - STABILITY IN VACUUM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A room-temperature organometallic magnet based on Prussian blue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Dormann</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ouahès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 378 (6558), pp.701-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/378701a0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301628v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A room-temperature organometallic magnet based on Prussian blue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hexacyanometalates: Molecular Precursors for High-Spin Molecules and High-T C Molecule-Based Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Mallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hélary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ľhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/378701a0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology. Section A. Molecular Crystals and Liquid Crystals [1992-2002]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 273 (1), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10587259508031850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04579698v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel metal-spine) ferrite composite (Ni0.89Fe0.11)0.59-[Fe2.32Ni0.68O3.79]: stability in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">NI/FE ALLOY-MAGNETITE COMPOSITES - STABILITY IN VACUUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dormann</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dormann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02301614v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A novel metal-spine) ferrite composite (Ni0.89Fe0.11)0.59-[Fe2.32Ni0.68O3.79]: stability in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Pourroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dormann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 14 (1), pp.23-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02565274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A room-temperature organometallic magnet based on Prussian blue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ouahès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14661,488 +14807,488 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Tectonics: Design of Hybrid Networks and Crystals Based on Charge-Assisted Hydrogen Bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mir Wais Hosseini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Supramolecular architectures for organic electronics and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527689897.ch07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examples of supramolecular coordination compounds and their supramolecular functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Decurtins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Pellaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Schmalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the NATO ARW, Supramolecular Engineering of Synthetic Metallic Materials : Conductors and Magnets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rationale molecular approach to High Spin Molecules and Molecular Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Scuiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the NATO ARW, Molecular Magnetism, a supramolecular function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecule-Based Magnets : from molecules to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Mallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Helary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current trends in coordination chemistry : 15th Conference on coordination chemistry, Smolenice, Slovakia, June 5-9, 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId435"/>
+      <w:footerReference w:type="default" r:id="rId443"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15289,51 +15435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios I Vicatos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard J Barbour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500461" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05195594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce01201a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Khariushin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ovsyannikov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas Ward" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Kiesil&#228;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03622K" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Ledneva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kyritsakas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26902/JSC_id126941" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Solovieva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antipin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.215846" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2024.122212" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00964a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680981v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caussin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skene" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01645a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pianca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut Islamov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Samigullina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00433" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720163v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zazouli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE01001A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Kniazeva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Ovsyannikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida I Samigullina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut R Islamov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar T Gubaidullin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01482j" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780255v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Kobylarczyk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kwiatkowski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sieklucka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Ovsyannikov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S. Ward" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04510A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780264v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabdulkhaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbatchuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziganshin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzyurov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antipin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S107036322207012X" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V. Kniazeva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Nowicka" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida I. Samigullina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE01361K" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut R. Islamov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar T. Gubaidullin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200464" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kalout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01336c" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cea" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Maxim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10599" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010611v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202003443" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais W Hosseini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119427" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010630v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solovieva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komiya" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01263g" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kniazeva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gubaidullin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050364" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010643v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01781j" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010621v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kuzniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hooper" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dziurka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00101e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01232G" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernova" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2019.06.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301848v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritskas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00807a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gerer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03041" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Hu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00023A" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02310g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ishiwata" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayano Michibata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kokado" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC07158B" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina F. Chernova" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana E Solovieva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.02.060" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300933v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ovsyannikov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02105D" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. R. Adolf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00478A" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300914v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800845" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Noamane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferlay Sylvie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.05.043" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300946v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Noamane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700459" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300950v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.04.047" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.09.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.05.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc170295o" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301792v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01389B" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300941v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc171256o" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300959v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zigon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01455D" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301041v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Saureu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600514" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina N. Lang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02026g" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301062v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02310F" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301762v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc151196o" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10586" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301737v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc150768s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301069v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-015-1099-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301079v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52654B" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301083v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42305K" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596217v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00607k" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301077v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Epifanova" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc140273s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT50577D" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Antipin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I Konovalov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400899m" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991213v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT32770A" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51252e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301234v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Marinescu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45205K" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301246v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31937C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301250v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Harrowfield" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenske" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300550v" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301251v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00976H" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301253v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00607F" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301256v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC03970E" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301262v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00625G" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RJ1KWH5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301264v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B919478A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301267v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Olmsted" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9001225" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B821773D" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914964C" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TDK80XS1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301270v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kozlova" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B902267H" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TVM9DX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301266v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carpanese" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908496G" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301460v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806916t" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301463v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B715358A" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301480v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Paraschiv" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Planeix" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301465v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712351E" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Br&#232;s" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701088E" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301467v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708997j" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301489v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B606265M" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0TW38945-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301494v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512569N" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7ZV8091J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301491v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600193A" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301499v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500231A" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DLGLCRGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301496v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Ok Lee" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shacklady" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049660w" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg058011x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301506v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B400295B" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301501v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B410459P" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9LFXBH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301508v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lo&#239;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B308944B" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301520v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Holakovsky" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B301467N" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111207B" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B2BCW567-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301649v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Koenig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B109444K" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6L8ZQ63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301524v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B203336B" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C7QM8PWR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301552v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Decurtins" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900125E" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301560v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ouah&#232;s" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic980109w" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0QF7FSGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301556v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00378-8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301570v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Zheng" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmalle" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decurtins" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270198006507" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZVL4MG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301580v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gross" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic971493k" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96X5DQ83-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301574v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270198006520" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37503DBB901A5205602DF36B71405A5F416B33EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301593v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helary" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Scuiller" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301582v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002481" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDB4E49C9D014F37795FA6FA063A2850720C592/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301607v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auberger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;lary" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. &#317;hermite" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259508031850" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301628v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dormann" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579698v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouah&#232;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/378701a0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NNCGL6Z1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301614v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pourroy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dormann" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02565274" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LVNSW95K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301602v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301261v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527689897.ch07" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012955v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellaux" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012943v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012931v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gadet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gamarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartrand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Raj Anthony Raj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will G. Skene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c11480" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606841v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaison Casas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaban Raja Muhammad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pianca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5QI02572A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schlachter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5qi01567g" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05343822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexios I Vicatos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard J Barbour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritsakas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/open.202500461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05195594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce01201a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Caussin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Skene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt01645a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Khariushin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas Ward" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Solovieva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ce00964a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gourlaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c04550" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ovsyannikov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Kiesil&#228;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03622K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Yu. Ledneva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Naumov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kyritsakas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferlay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26902/JSC_id126941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antipin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2024.215846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2024.122212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04719960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut Islamov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Samigullina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c00433" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020462v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V. Kniazeva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S. Ovsyannikov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut R. Islamov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida I. Samigullina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar T. Gubaidullin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202200464" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanine Kalout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Boubegtiten-Fezoua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Hellwig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp01336c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578623v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Kniazeva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Ovsyannikov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida I Samigullina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daut R Islamov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar T Gubaidullin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ce01482j" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780255v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Shi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Kobylarczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Kwiatkowski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sieklucka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00216" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jas S. Ward" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04510A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720163v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zazouli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CE01001A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03780264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabdulkhaev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gorbatchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziganshin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzyurov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antipin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S107036322207012X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Nowicka" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE01361K" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnideep Das" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Jobelius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Schleinitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Gamboa-Ramirez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geordie Creste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QI01131F" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Kniazeva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidar Gubaidullin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE01232G" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010630v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solovieva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komiya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra01263g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Godde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais W Hosseini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.119427" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Catalano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Dushaq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durga Prasad Karothu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rezgui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202003443" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438582v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Simonet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Damay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cea" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Maxim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10599" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010636v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050364" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010643v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosshans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Henry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce01781j" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kuzniak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hooper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Srebro-Hooper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Dziurka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0qi00101e" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kyritskas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ce00807a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300887v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Train" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.03.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301853v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chernova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2019.06.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300886v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gerer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Melin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.8b03041" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300914v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201800845" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Ishiwata" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayano Michibata" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Kokado" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC07158B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina F. Chernova" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana E Solovieva" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.02.060" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01861410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ledneva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay G. Naumov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj02310g" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Wen Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber-Kyritsakas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00023A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300933v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ovsyannikov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE02105D" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril R. R. Adolf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00478A" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300953v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Noamane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferlay Sylvie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Abidi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.05.043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300946v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Noamane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700459" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2017.04.047" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9KC9MCG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301787v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc170295o" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mencom.2017.05.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.09.004" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01389B" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc171256o" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300959v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zigon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01455D" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301783v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina N. Lang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce02026g" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CE02310F" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301041v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Saureu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coen de Graaf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201600514" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301762v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc151196o" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301059v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konovalov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301737v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc150768s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301066v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b10586" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301069v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11172-015-1099-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301748v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroko Tokoro" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Ohkoshi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc00607k" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT52654B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301083v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE42305K" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Epifanova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6060/mhc140273s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301234v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Marinescu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45205K" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301246v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Antipin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT31937C" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I Konovalov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic400899m" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991213v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3DT32770A" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087251v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechambenoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt51252e" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301250v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gehin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack M. Harrowfield" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenske" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic300550v" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301253v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CE00607F" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301251v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00976H" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301256v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0CC03970E" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301262v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00625G" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RJ1KWH5V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B919478A" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B914964C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TDK80XS1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301267v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Olmsted" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ward" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg9001225" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301272v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B821773D" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301270v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kozlova" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B902267H" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TVM9DX9W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301266v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carpanese" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B908496G" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301460v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806916t" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B715358A" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301485v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Br&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Leroux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701088E" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301467v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708997j" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301480v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Paraschiv" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Planeix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301465v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712351E" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pansanel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B600193A" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pansanel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B512569N" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7ZV8091J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301489v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B606265M" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0TW38945-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301499v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Andruh" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B500231A" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-DLGLCRGT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301496v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Ok Lee" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Shacklady" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Horner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg049660w" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301495v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg058011x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301506v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B400295B" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301503v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schmalle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Francese" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Stoeckli-Evans" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Imlau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0350178" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B410459P" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z9LFXBH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301508v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Lo&#239;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Cian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B308944B" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301520v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Holakovsky" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B301467N" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301649v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Koenig" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B109444K" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K6L8ZQ63-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301524v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Felix" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B203336B" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C7QM8PWR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301537v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B111207B" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B2BCW567-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301560v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Mallah" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Ouah&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veillet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic980109w" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-0QF7FSGX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301552v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Decurtins" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A900125E" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301556v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(98)00378-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301580v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gross" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic971493k" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-96X5DQ83-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301570v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Zheng" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmalle" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Decurtins" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270198006507" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PQZVL4MG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301574v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108270198006520" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37503DBB901A5205602DF36B71405A5F416B33EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301582v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vaissermann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bartolom&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002481" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CDB4E49C9D014F37795FA6FA063A2850720C592/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301593v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Helary" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Scuiller" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579698v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mallah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouah&#232;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veillet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/378701a0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-NNCGL6Z1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301607v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auberger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;lary" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. &#317;hermite" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587259508031850" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301628v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pourroy" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dormann" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301614v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Pourroy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dormann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02565274" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-LVNSW95K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301602v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301261v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527689897.ch07" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012955v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pellaux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012943v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012931v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verdaguer" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gadet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>